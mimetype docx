--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -177,34893 +177,34893 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opportunities in AI/ML for the Rubin LSST Dark Energy Science Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Avestruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biswajit Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahul Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photometric redshift estimation for Rubin observatory data preview 1 with redshift assessment infrastructure layers (RAIL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J F Crenshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S J Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Adari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DESC DC2 Data Release Note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bela Abolfathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humna Awan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yadu N. Babuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Erik Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peculiar velocity cosmology with type Ia supernovae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Möller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dark Matter Science in the Era of LSST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Bechtol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Drlica-Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevork N. Abazajian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muntazir Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susmita Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astro2020 Science White Paper: Dark Energy and Modified Gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anže Slosar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevork N. Abazajian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeeshan Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa A. Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (258)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StarDICE: IV: correcting visible photometry from atmospheric gray extinction using thermal infrared observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Plez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Cohen-Tanugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Betoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAS Tech.Instrum.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 5, pp.rzag011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rasti/rzag011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">StarDICE III: Characterization of the photometric instrument with a Collimated Beam Projector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Souverin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Betoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Stubbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAS Techniques and Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4, pp.rzaf010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rasti/rzaf010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and performance of a collimated beam projector for telescope transmission measurement using a broad-band light source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Cohen-Tanugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Plez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Betoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bongard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAS Techniques and Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (1), pp.125-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/rasti/rzae006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LSST DESC DC2 Simulated Sky Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Humna Awan</w:t>
+                <w:t xml:space="preserve">Fermi Large Area Telescope Performance after 10 Years of Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bagagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 253 (1), pp.31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/abd62c⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 256 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac0ceb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981230v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03349477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Performance after 10 Years of Operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bagni</w:t>
+                <w:t xml:space="preserve">The LSST DESC DC2 Simulated Sky Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bela Abolfathi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humna Awan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 256 (1), pp.12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac0ceb⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 253 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/abd62c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03349477v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fink , a new generation of broker for the LSST community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Peloton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emille E. O. Ishida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 501 (3), pp.3272-3288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/staa3602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$Fermi$ Large Area Telescope Fourth Source Catalog</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W.B. Atwood</w:t>
+                <w:t xml:space="preserve">Evaluation of probabilistic photometric redshift estimation approaches for LSST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Malz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y.H. Soo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Almosallam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ab6bcb⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 499 (2), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309079v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi and Swift observations of GRB 190114C: Tracing the evolution of high-energy emission from prompt to afterglow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">$Fermi$ Large Area Telescope Fourth Source Catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab5b05⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ab6bcb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973266v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of probabilistic photometric redshift estimation approaches for LSST</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fermi and Swift observations of GRB 190114C: Tracing the evolution of high-energy emission from prompt to afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.A. Almosallam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Brescia</w:t>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2799⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 890 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab5b05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458751v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astro2020 Science White Paper: Cosmological Synergies Enabled by Joint Analysis of Multi-probe data from WFIRST, Euclid, and LSST</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacobo Asorey</w:t>
+                <w:t xml:space="preserve">A Search for Cosmic-ray Proton Anisotropy with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bechtol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 883 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab3a2e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915474v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dwarf spheroidal J-factor likelihoods for generalized NFW profiles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LSST: from Science Drivers to Reference Design and Anticipated Data Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Željko Ivezić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven M. Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Anthony Tyson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bob Abel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1871⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 873 (2), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab042c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01914943v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSST: from Science Drivers to Reference Design and Anticipated Data Products</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dwarf spheroidal J-factor likelihoods for generalized NFW profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chiappo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E. Strigari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab042c⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 488 (2), pp.2616-2628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080729v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Search for Cosmic-ray Proton Anisotropy with the Fermi Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Bechtol</w:t>
+                <w:t xml:space="preserve">Astro2020 Science White Paper: Cosmological Synergies Enabled by Joint Analysis of Multi-probe data from WFIRST, Euclid, and LSST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason D. Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Ansarinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobo Asorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Astro2020: Decadal Survey on Astronomy and Astrophysics, 51 (3), pp.201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080724v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Search for Spatial Extension in High-latitude Sources Detected by the $Fermi$ Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">A gamma-ray determination of the Universe’s star formation history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ballet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/aacdf7⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 362 (6418), pp.1031-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aat8123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815199v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VERITAS and Fermi-LAT Observations of TeV Gamma-Ray Sources Discovered by HAWC in the 2HWC Catalog</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Brose</w:t>
+                <w:t xml:space="preserve">The Bright and the Slow - GRBs 100724B and 160509A with high-energy cutoffs at &amp;lt; 100MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Granot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Omodei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aade4e⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, IFS2017 (2), pp.066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.312.0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871807v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gamma-Ray Emission from Local Primordial Black Holes with the Fermi Large Area Telescope</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Investigating the nature of late-time high-energy GRB emission through joint Fermi/Swift observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bellazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 857 (1), pp.49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaac7b⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 863 (2), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aad000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714165v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01867380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimessenger observations of a flaring blazar coincident with high-energy neutrino IceCube-170922A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ahlers</w:t>
+                <w:t xml:space="preserve">VERITAS and Fermi-LAT Observations of TeV Gamma-Ray Sources Discovered by HAWC in the 2HWC Catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.U. Abeysekara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Archer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Benbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aat1378⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 866 (1), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aade4e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863307v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bright and the Slow—GRBs 100724B and 160509A with High-energy Cutoffs at ≲100 MeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
+                <w:t xml:space="preserve">The Search for Spatial Extension in High-latitude Sources Detected by the $Fermi$ Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aad6ea⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 237 (2), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/aacdf7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280140v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-LAT Observations of LIGO/Virgo Event GW170817</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Search for Gamma-Ray Emission from Local Primordial Black Holes with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 861 (2), pp.85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aac515⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 857 (1), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aaac7b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846606v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bright and the Slow - GRBs 100724B and 160509A with high-energy cutoffs at &amp;lt; 100MeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
+                <w:t xml:space="preserve">Multimessenger observations of a flaring blazar coincident with high-energy neutrino IceCube-170922A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Aartsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahlers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.312.0066⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (6398), pp.eaat1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aat1378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881402v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the nature of late-time high-energy GRB emission through joint Fermi/Swift observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Bellazzini</w:t>
+                <w:t xml:space="preserve">The Bright and the Slow—GRBs 100724B and 160509A with High-energy Cutoffs at ≲100 MeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vianello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Granot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Omodei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 863 (2), pp.138. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aad000⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 864 (2), pp.163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aad6ea⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867380v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gamma-ray determination of the Universe’s star formation history</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Fermi-LAT Observations of LIGO/Virgo Event GW170817</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Ballet</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aat8123⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 861 (2), pp.85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aac515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991332v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-ray blazar spectra with H.E.S.S. II mono analysis: the case of PKS 2155-304 and PG 1553+113</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Krayzel</w:t>
+                <w:t xml:space="preserve">Prospects for Cherenkov Telescope Array Observations of the Young Supernova Remnant RX J1713.7−3946</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aloisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629427⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 840 (2), pp.74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa6d67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01411110v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192570v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic-ray electron-positron spectrum from 7 GeV to 2 TeV with the Fermi Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acernese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.082007⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (2), pp.L12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01526468v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for Cherenkov Telescope Array Observations of the Young Supernova Remnant RX J1713.7−3946</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L.A. Antonelli</w:t>
+                <w:t xml:space="preserve">Gamma-ray blazar spectra with H.E.S.S. II mono analysis: the case of PKS 2155-304 and PG 1553+113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fiasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Krayzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa6d67⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 600, pp.A89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192570v3</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01411110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-messenger Observations of a Binary Neutron Star Merger</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Ackley</w:t>
+                <w:t xml:space="preserve">Cosmic-ray electron-positron spectrum from 7 GeV to 2 TeV with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abdollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8213/aa91c9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (8), pp.18-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.95.082007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646052v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01526468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics of cosmological cascades and observable properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fitoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Malzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marcowith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 466 (3), pp.3472-3487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stw3365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwarf spheroidal J-factors without priors: A likelihood-based analysis for indirect dark matter searches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chiappo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Conrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.E. Strigari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 466 (1), pp.669-676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stw3079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-LAT observations of high-energy $\gamma$-ray emission toward the Galactic center</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Search for Spectral Irregularities due to Photon–Axionlike-Particle Oscillations with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbiellini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Bastieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/819/1/44⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (16), pp.161101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.161101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017039v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minute-Timescale &amp;gt;100 MeV gamma-ray variability during the giant outburst of quasar 3C 279 observed by Fermi-LAT in 2015 June</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">FERMI-LAT observations of the ligo event GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guido Barbiellini</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 824 (L20), 8 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/824/2/L20⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 823 (1), pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/823/1/L2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01360099v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01362128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contemporaneous broadband observations of three high-redshift BL Lac Objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Fermi LAT Stacking Analysis of Swift Localized Gamma-ray Bursts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 820 (1), pp.72. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/820/1/72⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 822, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/822/2/68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017056v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first Fermi lat supernova remnant catalog</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+                <w:t xml:space="preserve">Deep morphological and spectral study of the SNR RCW 86 with Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bellazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0067-0049/224/1/8⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 819 (2), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/819/2/98⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01362303v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy gamma-ray sources of cosmological origin</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Supplement: Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.04.007⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0067-0049/225/1/8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554943v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01308576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for gamma-ray emission from the Coma Cluster with six years of Fermi-LAT data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Deep view of the Large Magellanic Cloud with six years of Fermi-LAT observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/819/2/149⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 586, pp.A71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823268v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01360102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2FHL: The Second Catalog of Hard Fermi -LAT Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 222 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/0067-0049/222/1/5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01360302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep morphological and spectral study of the SNR RCW 86 with Fermi-LAT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Bellazzini</w:t>
+                <w:t xml:space="preserve">Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.P. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Degallaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Flaminio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/819/2/98⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 826 (1), pp.L13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/826/1/L13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017414v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01283976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the Extragalactic $\gamma$-Ray Background above 50 GeV with the Fermi Large Area Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116 (15), pp.151105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.151105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Projections for Dark Matter Searches with the Fermi Large Area Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanchez-Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Caputo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cuoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 636, pp.1-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physrep.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep view of the Large Magellanic Cloud with six years of Fermi-LAT observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Search for gamma-ray emission from the Coma Cluster with six years of Fermi-LAT data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526920⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 819 (2), pp.149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/819/2/149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01360102v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-energy gamma-ray sources of cosmological origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/826/1/L13⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.649-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2016.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01283976v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01554943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplement: Localization and broadband follow-up of the gravitational-wave transient GW150914</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Casanueva Diaz</w:t>
+                <w:t xml:space="preserve">The first Fermi lat supernova remnant catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 225 (1), pp.8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0067-0049/225/1/8⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 224, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0067-0049/224/1/8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01308576v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01362303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power law cosmology model comparison with CMB scale information</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Zolnierowski</w:t>
+                <w:t xml:space="preserve">Fermi-LAT observations of high-energy $\gamma$-ray emission toward the Galactic center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.103511⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 819 (1), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/819/1/44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380073v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of the Model of Galactic Interstellar Emission for Standard Point-Source Analysis of Fermi Large Area Telescope Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Contemporaneous broadband observations of three high-redshift BL Lac Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0067-0049/223/2/26⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 820 (1), pp.72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/820/1/72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017060v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits to Dark Matter Annihilation Cross-Section from a Combined Analysis of MAGIC and Fermi-LAT Observations of Dwarf Satellite Galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Babic</w:t>
+                <w:t xml:space="preserve">Minute-Timescale &amp;gt;100 MeV gamma-ray variability during the giant outburst of quasar 3C 279 observed by Fermi-LAT in 2015 June</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Anantua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/02/039⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 824 (L20), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/2041-8205/824/2/L20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017079v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01360099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Stacking Analysis of Swift Localized Gamma-ray Bursts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+                <w:t xml:space="preserve">Power law cosmology model comparison with CMB scale information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Tutusaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dupays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Zolnierowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/822/2/68⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (10), pp.103511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.94.103511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017416v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Spectral Irregularities due to Photon–Axionlike-Particle Oscillations with the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Development of the Model of Galactic Interstellar Emission for Standard Point-Source Analysis of Fermi Large Area Telescope Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.161101⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 223 (2), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0067-0049/223/2/26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017080v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERMI-LAT observations of the ligo event GW150914</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limits to Dark Matter Annihilation Cross-Section from a Combined Analysis of MAGIC and Fermi-LAT Observations of Dwarf Satellite Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Ahnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ansoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Ackermann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Arimoto</w:t>
+                <w:t xml:space="preserve">L.A. Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antoranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/2041-8205/823/1/L2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 02, pp.039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2016/02/039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01362128v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for dark matter annihilation from Milky way dwarf spheroidal galaxies with six years of Fermi large area telescope data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Limits on Dark Matter Annihilation Signals from the Fermi LAT 4-year Measurement of the Isotropic Gamma-Ray Background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.231301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09, pp.008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2015/09/008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017042v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated search for spectral lines from Galactic dark matter interactions with pass 8 data from the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">An extremely bright gamma-ray pulsar in the Large Magellanic Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. B. Atwood</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.122002⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 350 (6262), pp.801-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aac7400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017076v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01370003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gamma-Ray Emission from DES Dwarf Spheroidal Galaxy Candidates with Fermi-LAT Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Search for extended gamma-ray emission from the Virgo galaxy cluster with Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Strigari</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/809/1/L4⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 812 (2), pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/812/2/159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017090v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Origin of the Extragalactic Gamma-Ray Background and Implications for Dark-Matter Annihilation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Multiwavelength Evidence for Quasi-periodic Modulation in the Gamma-ray Blazar PG 1553+113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Gustafsson</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 800 (2), pp.L27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/800/2/L27⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 813 (2), pp.L41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/813/2/L41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017074v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WIMP searches with gamma rays in the Fermi era: challenges, methods and results</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Third Catalog of Active Galactic Nuclei Detected by the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Exp.Theor.Phys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063776115130099⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 810 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/810/1/14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017115v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Third Catalog of Active Galactic Nuclei Detected by the Fermi Large Area Telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The Origin of the Extragalactic Gamma-Ray Background and Implications for Dark-Matter Annihilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Ballet</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gasparrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sánchez-Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zaharijas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/810/1/14⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 800 (2), pp.L27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/800/2/L27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017116v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for extended gamma-ray emission from the Virgo galaxy cluster with Fermi-LAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Searching for dark matter annihilation from Milky way dwarf spheroidal galaxies with six years of Fermi large area telescope data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/812/2/159⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (23), pp.231301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.231301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017410v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwavelength Evidence for Quasi-periodic Modulation in the Gamma-ray Blazar PG 1553+113</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Updated search for spectral lines from Galactic dark matter interactions with pass 8 data from the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/813/2/L41⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (12), pp.122002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.91.122002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017077v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extremely bright gamma-ray pulsar in the Large Magellanic Cloud</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Search for Gamma-Ray Emission from DES Dwarf Spheroidal Galaxy Candidates with Fermi-LAT Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drlica-Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guido Barbiellini</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bechtol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Strigari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aac7400⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 809 (1), pp.L4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/809/1/L4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01370003v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Early Gamma-ray Production in Supernovae Located in a Dense Circumstellar Medium with the Fermi LAT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WIMP searches with gamma rays in the Fermi era: challenges, methods and results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis E. Strigari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/807/2/169⟩</w:t>
+              <w:t xml:space="preserve">J.Exp.Theor.Phys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121 (6), pp.1104-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063776115130099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017078v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-Ray Flaring Activity from the Gravitationally Lensed Blazar PKS 1830-211 Observed by Fermi LAT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Search for Early Gamma-ray Production in Supernovae Located in a Dense Circumstellar Medium with the Fermi LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.A. Amin</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Arcavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/799/2/143⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 807 (2), pp.169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/807/2/169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017036v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSR J1906+0722: An Elusive Gamma-ray Pulsar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Markus Ackermann</w:t>
+                <w:t xml:space="preserve">Gamma-Ray Flaring Activity from the Gravitationally Lensed Blazar PKS 1830-211 Observed by Fermi LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/809/1/L2⟩</w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 799 (2), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/799/2/143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01342991v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the gamma-ray emission from HESS J1834-087 using H.E.S.S. and Fermi LAT observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Angüner</w:t>
+                <w:t xml:space="preserve">PSR J1906+0722: An Elusive Gamma-ray Pulsar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Pletsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322694⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89, pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/809/1/L2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01025854v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01342991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on Dark Matter Annihilation Signals from the Fermi LAT 4-year Measurement of the Isotropic Gamma-Ray Background</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
+                <w:t xml:space="preserve">Probing the gamma-ray emission from HESS J1834-087 using H.E.S.S. and Fermi LAT observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ait Benkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angüner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2015/09/008⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 574, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017075v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01025854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark Matter Constraints from Observations of 25 Milky Way Satellite Galaxies with the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Multifrequency Studies of the Peculiar Quasar 4C +21.35 during the 2010 Flaring Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Albert</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Anderson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Ballet</w:t>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.042001⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 786, pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/786/2/157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017421v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi establishes classical novae as a distinct class of gamma-ray sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">The Spectrum and Morphology of the $Fermi$ Bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1253947⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 793 (1), pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/793/1/64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071912v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Physics of the B Factories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. D. Yabsley</w:t>
+                <w:t xml:space="preserve">Inferred Cosmic-Ray Spectrum from Fermi Large Area Telescope γ-Ray Observations of Earth’s Limb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3026-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.151103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.151103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01011976v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferred Cosmic-Ray Spectrum from Fermi Large Area Telescope γ-Ray Observations of Earth’s Limb</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">The Physics of the B Factories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Bevan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Golob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Mannel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. D. Yabsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.151103⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, pp.3026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-014-3026-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017125v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01011976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spectrum and Morphology of the $Fermi$ Bubbles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Dark Matter Constraints from Observations of 25 Milky Way Satellite Galaxies with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/793/1/64⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.042001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.89.042001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017063v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Pulse of the Extremely Bright GRB 130427A: A Test Lab for Synchrotron Shocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Briggs</w:t>
+                <w:t xml:space="preserve">Fermi establishes classical novae as a distinct class of gamma-ray sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 343 (6166), pp.51-54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1242302⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 345, pp.554-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1253947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02019633v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for cosmic-ray induced gamma-ray emission in Galaxy Clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W.B. Atwood</w:t>
+                <w:t xml:space="preserve">The First Pulse of the Extremely Bright GRB 130427A: A Test Lab for Synchrotron Shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Preece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Michael Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. von Kienlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/787/1/18⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 343 (6166), pp.51-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1242302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017083v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02019633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive and Long Duration High-Energy Gamma-ray Emission From the Very Bright 2012 March 7 Solar Flares</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Search for cosmic-ray induced gamma-ray emission in Galaxy Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 789, pp.20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/789/1/20⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 787, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/787/1/18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071503v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifrequency Studies of the Peculiar Quasar 4C +21.35 during the 2010 Flaring Activity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Impulsive and Long Duration High-Energy Gamma-ray Emission From the Very Bright 2012 March 7 Solar Flares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 786, pp.157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/786/2/157⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 789, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/789/1/20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017048v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associating long-term γ-ray variability with the superorbital period of LS I + 61◦ 303</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Constraints on the Galactic Population of TEV Pulsar Wind Nebulae Using Fermi Large Area Telescope Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Bastieri</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/773/2/L35⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 773, pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/773/1/77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00915658v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00873154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on Lorentz invariance violation from Fermi -Large Area Telescope observations of gamma-ray bursts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Couturier</w:t>
+                <w:t xml:space="preserve">The Second Fermi Large Area Telescope Catalog of Gamma-ray Pulsars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.87.122001⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 208, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/208/2/17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280156v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00915642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Fermi-LAT Catalog of Sources Above 10 GeV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Introducing the CTA concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Acharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Actis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aghajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/209/2/34⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.3-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.ASTROPARTPHYS.2013.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00923344v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00813224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Fermi LAT Gamma-Ray Burst Catalog</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Determination of the Point-spread Function for the Fermi Large Area Telescope from On-orbit Data and Limits on Pair Halos of Active Galactic Nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Asano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/209/1/11⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 765, pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/765/1/54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00918323v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00823282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the Characteristic Pion-Decay Signature in Supernova Remnants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Associating long-term γ-ray variability with the superorbital period of LS I + 61◦ 303</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1231160⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 773, pp.L35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/773/2/L35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00824307v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00915658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Energy Gamma-Ray Emission From Solar Flares: Summary of Fermi LAT Detections and Analysis of Two M-Class Flares</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Constraints on Lorentz invariance violation from Fermi -Large Area Telescope observations of gamma-ray bursts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vasileiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jacholkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/787/1/15⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (12), pp.122001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.87.122001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01016748v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Point-spread Function for the Fermi Large Area Telescope from On-orbit Data and Limits on Pair Halos of Active Galactic Nuclei</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">The First Fermi LAT Gamma-Ray Burst Catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Asano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W.B. Atwood</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/765/1/54⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 209, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/209/1/11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00823282v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00918323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Second Fermi Large Area Telescope Catalog of Gamma-ray Pulsars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">High-Energy Gamma-Ray Emission From Solar Flares: Summary of Fermi LAT Detections and Analysis of Two M-Class Flares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/208/2/17⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 787, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/787/1/15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00915642v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01016748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing the CTA concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Aguilar</w:t>
+                <w:t xml:space="preserve">The First Fermi-LAT Catalog of Sources Above 10 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.ASTROPARTPHYS.2013.01.007⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 209, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/209/2/34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00813224v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00923344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BABAR Detector: Upgrades, Operation and Performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. del Amo Sanchez</w:t>
+                <w:t xml:space="preserve">Detection of the Characteristic Pion-Decay Signature in Supernova Remnants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.05.107⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 339, pp.807-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1231160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00824194v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00824307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE FERMI ALL-SKY VARIABILITY ANALYSIS: A LIST OF FLARING GAMMA-RAY SOURCES AND THE SEARCH FOR TRANSIENTS IN OUR GALAXY</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Antolini</w:t>
+                <w:t xml:space="preserve">The BABAR Detector: Upgrades, Operation and Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. del Amo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/771/1/57⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 729, pp.615-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.05.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00853636v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00824194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on the Galactic Population of TEV Pulsar Wind Nebulae Using Fermi Large Area Telescope Observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">THE FERMI ALL-SKY VARIABILITY ANALYSIS: A LIST OF FLARING GAMMA-RAY SOURCES AND THE SEARCH FOR TRANSIENTS IN OUR GALAXY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 773, pp.77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/773/1/77⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 771, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/771/1/57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00873154v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00853636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERMI LARGE AREA TELESCOPE STUDY OF COSMIC RAYS AND THE INTERSTELLAR MEDIUM IN NEARBY MOLECULAR CLOUDS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Search for Spatially Extended Fermi 1 -LAT Sources Using Two 2 Years of Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bechtol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 755, pp.22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/755/1/22⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 756, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/756/1/5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00735197v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00747331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERMI LARGE AREA TELESCOPE OBSERVATIONS OF THE SUPERNOVA REMNANT G8.7-0.1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Anisotropies in the diffuse gamma-ray background measured by the Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/744/1/80⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.083007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.083007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00664467v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00699970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-flight measurement of the absolute energy scale of the Fermi Large Area Telescope</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Search for Gamma-ray Emission from X-Ray-selected Seyfert Galaxies with Fermi-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magnus Axelsson</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.10.007⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 747, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/747/2/104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00684886v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00686924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fermi Large Area Telescope On Orbit: Event Classification, Instrument Response Functions, and Calibration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">FERMI OBSERVATIONS OF γ -RAY EMISSION FROM THE MOON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W. B. Atwood</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/203/1/4⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 758, pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/758/2/140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00767693v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00767614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary Millisecond Pulsar Discovery via Gamma-Ray Pulsations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Pletsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fehrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 338, pp.1314-1317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1229054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00769556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on the Galactic Halo Dark Matter from Fermi-LAT Diffuse Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 761, pp.91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-637X/761/2/91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00772101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-LAT Observations of the Diffuse Gamma-Ray Emission: Implications for Cosmic Rays and the Interstellar Medium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Fermi LAT Search for Dark Matter in Gamma-ray Lines and the Inclusive Photon Spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/750/1/3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.022002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.022002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00685261v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00699421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Search for Dark Matter in Gamma-ray Lines and the Inclusive Photon Spectrum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guido Barbiellini</w:t>
+                <w:t xml:space="preserve">Fermi Detection of γ-Ray Emission from the M2 Soft X-Ray Flare on 2010 June 12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.86.022002⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 745, pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/745/2/144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00699421v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00684631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Detection of γ-Ray Emission from the M2 Soft X-Ray Flare on 2010 June 12</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Fermi-LAT Observations of the Diffuse Gamma-Ray Emission: Implications for Cosmic Rays and the Interstellar Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 745, pp.144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/745/2/144⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 750, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/750/1/3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00684631v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00685261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERMI OBSERVATIONS OF γ -RAY EMISSION FROM THE MOON</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">FERMI LARGE AREA TELESCOPE STUDY OF COSMIC RAYS AND THE INTERSTELLAR MEDIUM IN NEARBY MOLECULAR CLOUDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 758, pp.140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/758/2/140⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 755, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/755/1/22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00767614v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00735197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeV OBSERVATIONS OF STAR-FORMING GALAXIES WITH THE FERMI LARGE AREA TELESCOPE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">FERMI LARGE AREA TELESCOPE OBSERVATIONS OF THE SUPERNOVA REMNANT G8.7-0.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 755, pp.164. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/755/2/164⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 744, pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/744/1/80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00747346v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00664467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of separate cosmic-ray electron and positron spectra with the Fermi Large Area Telescope</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">In-flight measurement of the absolute energy scale of the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.011103⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.346-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2011.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00665926v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00684886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Approach to Recognizing Source Classes for Unassociated Sources in the First Fermi-LAT Catalog</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">The Fermi Large Area Telescope On Orbit: Event Classification, Instrument Response Functions, and Calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/753/1/83⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 203, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/203/1/4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00719355v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00767693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic emission from the gamma-ray binary 1FGL J1018.6-5856</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Measurement of separate cosmic-ray electron and positron spectra with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Bastieri</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1213974⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.0111103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.011103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00685309v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00665926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The imprint of the extragalactic background light in the gamma-ray spectra of blazars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">GeV OBSERVATIONS OF STAR-FORMING GALAXIES WITH THE FERMI LARGE AREA TELESCOPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Baldini</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1227160⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 755, pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/755/2/164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00863061v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00747346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-WAVELENGTH OBSERVATIONS OF BLAZAR AO 0235+164 IN THE 2008-2009 FLARING STATE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">A Statistical Approach to Recognizing Source Classes for Unassociated Sources in the First Fermi-LAT Catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Bastieri</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 751, pp.159. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/751/2/159⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 753, pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/753/1/83⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00769591v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00719355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GAMMA-RAY OBSERVATIONS OF THE ORION MOLECULAR CLOUDS WITH THE FERMI LARGE AREA TELESCOPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Search for Dark Matter Satellites using the FERMI-LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 756, pp.4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/756/1/4⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 747, pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/747/2/121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00747339v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00697553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Dark Matter Satellites using the FERMI-LAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">MULTI-WAVELENGTH OBSERVATIONS OF BLAZAR AO 0235+164 IN THE 2008-2009 FLARING STATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 747, pp.121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/747/2/121⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 751, pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/751/2/159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00697553v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00769591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERMI LARGE AREA TELESCOPE SECOND SOURCE CATALOG</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">GAMMA-RAY OBSERVATIONS OF THE ORION MOLECULAR CLOUDS WITH THE FERMI LARGE AREA TELESCOPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/199/2/31⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 756, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/756/1/4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00700581v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00747339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gamma-ray Emission from X-Ray-selected Seyfert Galaxies with Fermi-LAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Periodic emission from the gamma-ray binary 1FGL J1018.6-5856</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/747/2/104⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335, pp.189-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1213974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00686924v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00685309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Spatially Extended Fermi 1 -LAT Sources Using Two 2 Years of Data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">The imprint of the extragalactic background light in the gamma-ray spectra of blazars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Bechtol</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/756/1/5⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 338 (6111), pp.1190-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1227160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00747331v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00863061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropies in the diffuse gamma-ray background measured by the Fermi-LAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">FERMI LARGE AREA TELESCOPE SECOND SOURCE CATALOG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Nolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.083007⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 199, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/199/2/31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00699970v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00700581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous multi-wavelength campaign on PKS 2005-489 in a high state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+                <w:t xml:space="preserve">Fermi-LAT Observations of Two Gamma-Ray Emission Components from the Quiescent Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016170⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 734, pp.116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/734/2/116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00630645v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00608701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE SECOND CATALOG OF ACTIVE GALACTIC NUCLEI DETECTED BY THE FERMI LARGE AREA TELESCOPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Constraining Dark Matter Models from a Combined Analysis of MilkyWay Satellites with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/743/2/171⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.241302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.241302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00664242v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00657896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength Observations of the Flaring Gamma-ray Blazar 3C 66A in 2008 October</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">The first Fermi multifrequency campaign on BL Lacertae: characterizing the low-activity state of the eponymous blazar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 726, pp.43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/726/1/43⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 730, pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/730/2/101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00586113v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00587827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCOVERY OF HIGH-ENERGY GAMMA-RAY EMISSION FROM THE BINARY SYSTEM PSR B1259-63/LS 2883 AROUND PERIASTRON WITH FERMI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi Detection of a Luminous γ-ray Pulsar in Globular Cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C.P. Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/736/1/L11⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334, pp.1107-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1207141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00654867v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00656632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the young supernova remnant RX J1713.7-3946 with the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Insights Into the High-Energy Gamma-ray Emission of Markarian 501 from Extensive Multifrequency Observations in the Fermi Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 734, pp.28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/734/1/28⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 727, pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/727/2/129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00608700v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00586140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Detection of a Luminous γ-ray Pulsar in Globular Cluster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">DISCOVERY OF HIGH-ENERGY GAMMA-RAY EMISSION FROM THE BINARY SYSTEM PSR B1259-63/LS 2883 AROUND PERIASTRON WITH FERMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1207141⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 736, pp.L11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/736/1/L11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00656632v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00654867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights Into the High-Energy Gamma-ray Emission of Markarian 501 from Extensive Multifrequency Observations in the Fermi Era</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Observations of the young supernova remnant RX J1713.7-3946 with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 727, pp.129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/727/2/129⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 734, pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/734/1/28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00586140v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00608700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first Fermi multifrequency campaign on BL Lacertae: characterizing the low-activity state of the eponymous blazar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ajello</w:t>
+                <w:t xml:space="preserve">Simultaneous multi-wavelength campaign on PKS 2005-489 in a high state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Antolini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/730/2/101⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 533, pp.A110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00587827v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00630645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-LAT Search for Pulsar Wind Nebulae around gamma-ray Pulsars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Multi-wavelength Observations of the Flaring Gamma-ray Blazar 3C 66A in 2008 October</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 726, pp.35. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/726/1/35⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 726, pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/726/1/43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00586112v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00586113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: the first fermilarge area telescope catalog of gamma-ray pulsars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magnus Axelsson</w:t>
+                <w:t xml:space="preserve">THE SECOND CATALOG OF ACTIVE GALACTIC NUCLEI DETECTED BY THE FERMI LARGE AREA TELESCOPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/193/1/22⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 743, pp.171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/743/2/171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01270538v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00664242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The radio/gamma-ray connection in Active Galactic Nuclei in the era of the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Fermi-LAT Search for Pulsar Wind Nebulae around gamma-ray Pulsars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 741, pp.30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/741/1/30⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 726, pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/726/1/35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00656610v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00586112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of gamma- and X-ray pulsations from the young and energetic PSR J1357−6429 with Fermi and XMM-Newton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Stanley Smith</w:t>
+                <w:t xml:space="preserve">Erratum: the first fermilarge area telescope catalog of gamma-ray pulsars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117413⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 193 (1), 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/193/1/22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00656586v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01270538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio and Gamma-Ray Constraints on the Emission Geometry and Birthplace of PSR J2043+2740</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+                <w:t xml:space="preserve">The radio/gamma-ray connection in Active Galactic Nuclei in the era of the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Angelakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 728, pp.77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/728/2/77⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 741, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/741/1/30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00586586v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00656610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cocoon of Freshly Accelerated Cosmic Rays Detected by Fermi in the Cygnus Superbubble</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+                <w:t xml:space="preserve">Discovery of gamma- and X-ray pulsations from the young and energetic PSR J1357−6429 with Fermi and XMM-Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemoine-Goumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. E. Zavlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Stanley Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1210311⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 533, pp.A102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651320v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00656586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-Ray and Parsec-Scale Jet Properties of a Complete Sample of Blazars From the MOJAVE Program</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. I. Kellermann</w:t>
+                <w:t xml:space="preserve">A Cocoon of Freshly Accelerated Cosmic Rays Detected by Fermi in the Cygnus Superbubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/742/1/27⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334, pp.1103-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1210311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00656601v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-ray flares from the Crab Nebula</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Gamma-Ray and Parsec-Scale Jet Properties of a Complete Sample of Blazars From the MOJAVE Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Lister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hovatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. I. Kellermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1199705⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 742, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/742/1/27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00586585v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00656601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of a spectral break in the extra hard component of GRB 090926A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Radio and Gamma-Ray Constraints on the Emission Geometry and Birthplace of PSR J2043+2740</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noutsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 729, pp.114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/729/2/114⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 728, pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/728/2/77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00587734v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00586586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-LAT Observations of Two Gamma-Ray Emission Components from the Quiescent Sun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Gamma-ray flares from the Crab Nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/734/2/116⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 331, pp.739-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1199705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00608701v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00586585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining Dark Matter Models from a Combined Analysis of MilkyWay Satellites with the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Detection of a spectral break in the extra hard component of GRB 090926A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Baldini</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.241302⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 729, pp.114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/729/2/114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00657896v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00587734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift and Fermi observations of the early afterglow of the short Gamma-Ray Burst 090510</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. A. Curran</w:t>
+                <w:t xml:space="preserve">Fermi LAT observations of cosmic-ray electrons from 7 GeV to 1 TeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/709/2/L146⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.092004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.092004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00460847v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00585122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi observations of high-energy gamma-ray emission from GRB 090217A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Searches for Cosmic-Ray Electron Anisotropies with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/717/2/L127⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.092003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.092003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00528823v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00585107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope observations of the Vela-X Pulsar Wind Nebula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">GeV Gamma-ray Flux Upper Limits from Clusters of Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/713/1/146⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 717, pp.L71-L78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/717/1/L71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00482553v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00528795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on cosmological dark matter annihilation from the Fermi-LAT isotropic diffuse gamma-ray measurement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Fermi detection of delayed GeV emission from the short GRB 081024B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2010/04/014⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 712, pp.558-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00488230v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00474343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the energetic pulsar PSR B1509-58 and its pulsar wind nebula in MSH 15-52 using the Fermi-Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Observations of the Large Magellanic Cloud with Fermi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Asano</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/714/1/927⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 512, pp.A7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00483010v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00482693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferma gamma-ray space telescope observations of gamma-ray outburst from 3C 454.3 in 2009 december and 2010 april</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">The First Fermi Large Area Telescope Catalog of Gamma-ray Pulsars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Barbiellini</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/721/2/1383⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 187, pp.460-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/187/2/460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00530295v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00483013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Observations of GRB 090510: A Short Hard Gamma-Ray Burst with an Additional, Hard Power-Law Component from 10 keV to GeV Energies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Observation of Supernova remnant IC 443 with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 716, pp.1178-1190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/716/2/1178⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 712, pp.459-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00497160v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00473756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-LAT Study of Gamma-ray Emission in the Direction of Supernova Remnant W49B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">A population of gamma-ray emitting globular clusters seen with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/722/2/1303⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 524, pp.A75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00584255v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00585161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fermi-LAT high-latitude Survey: Source Count Distributions and the Origin of the Extragalactic Diffuse Background</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope Observation of a Gamma-ray Source at the Position of Eta Carinae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 720, pp.435-453. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/435⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 723, pp.649-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/723/1/649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00530044v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00585077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Observations of the Supernova Remnant W28 (G6.4-0.1)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Detection of Gamma-Ray Emission from the Starburst Galaxies M82 and NGC 253 with the Large Area Telescope on Fermi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/718/1/348⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 709, pp.L152-L157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/709/2/L152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00529638v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00460860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of very high energy gamma rays from PKS 1424+240 and multiwavelength constraints on its redshift</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bautista</w:t>
+                <w:t xml:space="preserve">The Spectral Energy Distribution of Fermi bright blazars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/708/2/L100⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 716, pp.30-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/716/1/30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00460590v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00496030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi observations of Cassiopeia and Cepheus: diffuse gamma-ray emission in the outer Galaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+                <w:t xml:space="preserve">The Discovery of gamma-Ray Emission From The Blazar RGB J0710+591</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Acciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/710/1/133⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 715, pp.L49-L55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/715/1/L49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00460710v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00484618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of Milky Way Dwarf Spheroidal galaxies with the Fermi-LAT detector and constraints on Dark Matter models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Baldini</w:t>
+                <w:t xml:space="preserve">The First Catalog of Active Galactic Nuclei Detected by the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 712, pp.147-158. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/147⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 715, pp.429-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/715/1/429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00473736v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00484603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-LAT discovery of GeV gamma-ray emission from the young supernova remnant Cassiopeia A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Spectral Properties of Bright Fermi-detected Blazars in the Gamma-ray Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/710/1/L92⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 710, pp.1271-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/710/2/1271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00461069v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00460830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A change in the optical polarization associated with a γ-ray flare in the blazar 3C 279</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope Observations of Misaligned AGN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature08841⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 720, pp.912-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00461013v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00530049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the Small Magellanic Cloud in gamma-rays with Fermi/LAT</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Constraints on Dark Matter Annihilation in Clusters of Galaxies with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014855⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2010/05/025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00585465v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00528694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-ray light curves and variability of bright Fermi-detected blazars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi-LAT discovery of GeV gamma-ray emission from the young supernova remnant Cassiopeia A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/722/1/520⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 710, pp.L92-L97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/710/1/L92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00532895v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00461069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzaku Observations of Luminous Quasars: Revealing the Nature of High-Energy Blazar emission in low level activity states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">A change in the optical polarization associated with a γ-ray flare in the blazar 3C 279</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/716/1/835⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 463, pp.919-923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00496048v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00461013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Gamma-Ray Imaging of a Radio Galaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Suzaku Observations of Luminous Quasars: Revealing the Nature of High-Energy Blazar emission in low level activity states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1184656⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 716, pp.835-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/716/1/835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00484510v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00496048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT observations of the Geminga pulsar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi Gamma-Ray Imaging of a Radio Galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/272⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 328, pp.725-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1184656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00530035v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00484510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on Dark Matter Annihilation in Clusters of Galaxies with the Fermi Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+                <w:t xml:space="preserve">Gamma-ray light curves and variability of bright Fermi-detected blazars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2010/05/025⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 722, pp.520-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/722/1/520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00528694v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00532895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Properties of Bright Fermi-detected Blazars in the Gamma-ray Band</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi LAT observations of the Geminga pulsar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 710, pp.1271-1285. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/710/2/1271⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 720, pp.272-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00460830v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00530035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Gamma-Ray Emission from the Starburst Galaxies M82 and NGC 253 with the Large Area Telescope on Fermi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Detection of the Small Magellanic Cloud in gamma-rays with Fermi/LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/709/2/L152⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 523, pp.A46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00460860v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00585465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Discovery of gamma-Ray Emission From The Blazar RGB J0710+591</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bautista</w:t>
+                <w:t xml:space="preserve">Fermi Observations of GRB 090510: A Short Hard Gamma-Ray Burst with an Additional, Hard Power-Law Component from 10 keV to GeV Energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/715/1/L49⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 716, pp.1178-1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/716/2/1178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00484618v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00497160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Observation of a Gamma-ray Source at the Position of Eta Carinae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Constraints on cosmological dark matter annihilation from the Fermi-LAT isotropic diffuse gamma-ray measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/723/1/649⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2010/04/014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00585077v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00488230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A population of gamma-ray emitting globular clusters seen with the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Detection of the energetic pulsar PSR B1509-58 and its pulsar wind nebula in MSH 15-52 using the Fermi-Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014458⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 714, pp.927-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/714/1/927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00585161v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00483010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Fermi Large Area Telescope Catalog of Gamma-ray Pulsars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Ferma gamma-ray space telescope observations of gamma-ray outburst from 3C 454.3 in 2009 december and 2010 april</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/187/2/460⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 721, pp.1383-1396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/721/2/1383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00483013v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00530295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Observations of Misaligned AGN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+                <w:t xml:space="preserve">Swift and Fermi observations of the early afterglow of the short Gamma-Ray Burst 090510</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Pasquale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. P. M. Kuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Curran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/912⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 709, pp.L146-L151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/709/2/L146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00530049v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00460847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The First Catalog of Active Galactic Nuclei Detected by the Fermi Large Area Telescope</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Fermi observations of high-energy gamma-ray emission from GRB 090217A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Antolini</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbiellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/715/1/429⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 717, pp.L127-L132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/717/2/L127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00484603v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00528823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Supernova remnant IC 443 with the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope observations of the Vela-X Pulsar Wind Nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 712, pp.459-468. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/459⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 713, pp.146-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/713/1/146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00473756v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00482553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spectral Energy Distribution of Fermi bright blazars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi-LAT Study of Gamma-ray Emission in the Direction of Supernova Remnant W49B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 716, pp.30-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/716/1/30⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 722, pp.1303-1311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/722/2/1303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00496030v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00584255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PKS 1502+106: a new and distant gamma-ray blazar in outburst discovered by the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi observations of Cassiopeia and Cepheus: diffuse gamma-ray emission in the outer Galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 710, pp.810-827. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/710/1/810⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 710, pp.133-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/710/1/133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00460756v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00460710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-Ray Emission from the Shell of Supernova Remnant W44 Revealed by the Fermi LAT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+                <w:t xml:space="preserve">Discovery of very high energy gamma rays from PKS 1424+240 and multiwavelength constraints on its redshift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A. Acciari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Arlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1182787⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 708, pp.L100-L106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/708/2/L100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00469710v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00460590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope observations of PSR J1836+5925</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">The Fermi-LAT high-latitude Survey: Source Count Distributions and the Origin of the Extragalactic Diffuse Background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 712, pp.1209-1218. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/2/1209⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 720, pp.435-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00475654v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00530044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope observations of Local Group galaxies: Detection of M31 and search for M33</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi LAT Observations of the Supernova Remnant W28 (G6.4-0.1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. B. Atwood</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015759⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 718, pp.348-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/718/1/348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00585464v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00529638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spectrum of the Isotropic Diffuse Gamma-Ray Emission Derived From First-Year Fermi Large Area Telescope Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Observations of Milky Way Dwarf Spheroidal galaxies with the Fermi-LAT detector and constraints on Dark Matter models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.101101⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 712, pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00473713v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00473736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamma-ray and Radio Properties of Six Pulsars Detected by the Fermi Large Area Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Weltevrede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 708, pp.1426-1441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-637X/708/2/1426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00453816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope observations of the Crab pulsar and Nebula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope observations of PSR J1836+5925</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 708, pp.1254-1267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/708/2/1254⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 712, pp.1209-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/2/1209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00453756v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00475654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope First Source Catalog</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">The Spectrum of the Isotropic Diffuse Gamma-Ray Emission Derived From First-Year Fermi Large Area Telescope Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Antolini</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/188/2/405⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104, pp.101101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.101101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00497544v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00473713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Search for Photon Lines from 30 to 200 GeV and Dark Matter Implications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Baldini</w:t>
+                <w:t xml:space="preserve">Gamma-Ray Emission from the Shell of Supernova Remnant W44 Revealed by the Fermi LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.091302⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 327, pp.1103-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1182787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00473682v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00469710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSR J1907+0602: A Radio-Faint Gamma-Ray Pulsar Powering a Bright TeV Pulsar Wind Nebula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope observations of Local Group galaxies: Detection of M31 and search for M33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/711/1/64⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 523, pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00461061v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00585464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope View of the Core of the Radio Galaxy Centaurus A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">PKS 1502+106: a new and distant gamma-ray blazar in outburst discovered by the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 719, pp.1433-1444. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/719/2/1433⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 710, pp.810-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/710/1/810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00529778v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00460756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Constraints on the Gamma-ray Opacity of the Universe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope observations of the Crab pulsar and Nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 723, pp.1082-1096. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/723/2/1082⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 708, pp.1254-1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/708/2/1254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00585092v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00453756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of Pulsed $\gamma$-rays from PSR J0034-0534 with the Fermi LAT: A Case for Co-located Radio and $\gamma$-ray Emission Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 712, pp.957-963. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0004-637X/712/2/957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00475596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vela Pulsar: Results from the First Year of Fermi LAT Observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">PSR J1907+0602: A Radio-Faint Gamma-Ray Pulsar Powering a Bright TeV Pulsar Wind Nebula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. B. Atwood</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 713, pp.154-165. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/713/1/154⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 711, pp.64-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/711/1/64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00482639v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00461061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Observations of Gamma-ray Pulsars PSR J1057-5226, J1709-4429, and J1952+3252</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+                <w:t xml:space="preserve">Fermi LAT Search for Photon Lines from 30 to 200 GeV and Dark Matter Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/26⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104, pp.091302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.091302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00530021v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00473682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi observations of the very hard gamma-ray blazar PG 1553+113</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope Constraints on the Gamma-ray Opacity of the Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 708, pp.1310-1320. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/708/2/1310⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 723, pp.1082-1096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/723/2/1082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00453792v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00585092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope observations of the exceptional gamma-ray outbursts of 3C 273 in 2009 september</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope View of the Core of the Radio Galaxy Centaurus A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/714/1/L73⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 719, pp.1433-1444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/719/2/1433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00483105v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00529778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi detection of delayed GeV emission from the short GRB 081024B</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope First Source Catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. B. Atwood</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allafort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/712/1/558⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 188, pp.405-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/188/2/405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00474343v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00497544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the Large Magellanic Cloud with Fermi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope observations of the exceptional gamma-ray outbursts of 3C 273 in 2009 september</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913474⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 714, pp.L73-L78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/714/1/L73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00482693v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00483105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searches for Cosmic-Ray Electron Anisotropies with the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Fermi observations of the very hard gamma-ray blazar PG 1553+113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.092003⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 708, pp.1310-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/708/2/1310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00585107v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00453792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT observations of cosmic-ray electrons from 7 GeV to 1 TeV</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope Observations of Gamma-ray Pulsars PSR J1057-5226, J1709-4429, and J1952+3252</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Antolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.82.092004⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 720, pp.26-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/720/1/26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00585122v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00530021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeV Gamma-ray Flux Upper Limits from Clusters of Galaxies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">The Vela Pulsar: Results from the First Year of Fermi LAT Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allafort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/717/1/L71⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 713, pp.154-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/713/1/154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00528795v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00482639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi/LAT discovery of gamma-ray emission from a relativistic jet in the narrow-line quasar PMN J0948+0022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi Discovery of Gamma-Ray Emission from NGC 1275</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/976⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 699, pp.31-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/1/31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00394133v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00378198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Observations of High-Energy Gamma-Ray Emission from GRB 080916C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William B. Atwood</w:t>
+                <w:t xml:space="preserve">Multiwavelength monitoring of the enigmatic Narrow-Line Seyfert 1 PMN J0948+0022 in March-July 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1169101⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 707, pp.727-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00377697v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00440984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Gamma-rays from the millisecond pulsar J0030+0451 with the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi-LAT Discovery of Extended Gamma-ray Emission in the Direction of Supernova Remnant W51C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/1171⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 706, pp.L1-L6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00380184v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00436134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Observations of LS I +61 303: First detection of an orbital modulation in GeV Gamma Rays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Radio-Loud Narrow-Line Seyfert 1 as a New Class of Gamma-Ray AGN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 701, pp.123-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/701/2/L123⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 707, pp.L142-L147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/L142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00410616v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00442839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for GRB Science with the Fermi Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthew G. Baring</w:t>
+                <w:t xml:space="preserve">A Population of Gamma-Ray Millisecond Pulsars Seen with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/701/2/1673⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 325, pp.848-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1176113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430393v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00402863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Observations of the Vela Pulsar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">The On-orbit Calibrations for the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/696/2/1084⟩</w:t>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.193-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00378125v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00379324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Observations of GRB 090902B: A Distinct Spectral Component in the Prompt and Delayed Emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William B. Atwood</w:t>
+                <w:t xml:space="preserve">Bright AGN Source List from the First Three Months of the Fermi Large Area Telescope All-Sky Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L138⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 700, pp.597-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/700/1/597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00436385v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00379280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Observations of LS 5039</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Early Fermi Gamma-ray Space Telescope Observations of the Quasar 3C 454.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magnus Axelsson</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 706, pp.L56-L61. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L56⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 699, pp.817-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/1/817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00436279v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00380233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Large Area Telescope on the Fermi Gamma-ray Space Telescope Mission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+                <w:t xml:space="preserve">Pulsed Gamma-rays from PSR J2021+3651 with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 697, pp.1071-1102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/1071⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 700, pp.1059-1066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/700/2/1059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00378934v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00394148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi observations of high-energy gamma-ray emission from GRB 080825C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">FERMI OBSERVATIONS OF TeV-SELECTED ACTIVE GALACTIC NUCLEI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 707, pp.580-592. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/580⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 707, pp.1310-1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/1310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00440944v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00442815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parameterization Invariant Approach to the Statistical Estimation of the CKM Phase $\alpha$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin D. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 03, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1126-6708/2009/03/010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FERMI OBSERVATIONS OF TeV-SELECTED ACTIVE GALACTIC NUCLEI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">The Large Area Telescope on the Fermi Gamma-ray Space Telescope Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 707, pp.1310-1333. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/1310⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 697, pp.1071-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/2/1071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00442815v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00378934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed Gamma-rays from PSR J2021+3651 with the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Fermi observations of high-energy gamma-ray emission from GRB 080825C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luca Baldini</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 700, pp.1059-1066. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/700/2/1059⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 707, pp.580-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00394148v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00440944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Observations of the Cosmic-Ray Induced gamma-ray Emission of the Earth's Atmosphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Fermi Observations of GRB 090902B: A Distinct Spectral Component in the Prompt and Delayed Emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.80.122004⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 706, pp.L138-L144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00460529v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00436385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Measurements of the Diffuse Gamma-Ray Emission at Intermediate Galactic Latitudes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi LAT Observations of LS 5039</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W. B. Atwood</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.251101⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 706, pp.L56-L61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00446920v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00436279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous observations of PKS 2155-304 with H.E.S.S., Fermi, RXTE and ATOM: spectral energy distributions and variability in a low state</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
+                <w:t xml:space="preserve">Fermi/LAT discovery of gamma-ray emission from a relativistic jet in the narrow-line quasar PMN J0948+0022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/696/2/L150⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 699, pp.976-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00378403v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00394133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Pulsations from the pulsars J0205+6449 in SNR 3C 58 with the Fermi Gammay-ray Space Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Pulsed Gamma-rays from the millisecond pulsar J0030+0451 with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/L102⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 699, pp.1171-1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/1171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00410517v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00380184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Gamma-Ray Detection of the Radio Galaxy M87</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Fermi Observations of High-Energy Gamma-Ray Emission from GRB 080916C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/55⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 323, pp.1688-1693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1169101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00440769v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00377697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi/LAT discovery of gamma-ray emission from the flat-spectrum radio quasar PKS 1454-354</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+                <w:t xml:space="preserve">Prospects for GRB Science with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Band</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Barbiellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew G. Baring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/1/934⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 701 (2), pp.1673-1694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/701/2/1673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00378187v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A limit on the variation of the speed of light arising from quantum gravity effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William B. Atwood</w:t>
+                <w:t xml:space="preserve">Fermi LAT Observations of the Vela Pulsar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bagagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature08574⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 696, pp.1084-1093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/696/2/1084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00436584v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00378125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulated High-Energy Gamma-Ray Emission from the Microquasar Cygnus X-3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi LAT Observations of LS I +61 303: First detection of an orbital modulation in GeV Gamma Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1182174⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 701, pp.123-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/701/2/L123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00444982v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00410616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT detection of pulsed $\gamma$-rays from the Vela-like pulsars PSR J1048-5832 and PSR J2229+6114</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Discovery of Pulsations from the pulsars J0205+6449 in SNR 3C 58 with the Fermi Gammay-ray Space Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/2/1331⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 699, pp.L102-L107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/2/L102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00440021v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00410517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Cosmic Ray e(+)+e(-) Spectrum from 20 GeV to 1 TeV with the Fermi Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+                <w:t xml:space="preserve">Simultaneous observations of PKS 2155-304 with H.E.S.S., Fermi, RXTE and ATOM: spectral energy distributions and variability in a low state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. G. Akhperjanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Barres de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Bazer-Bachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.181101⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 696, pp.L150-L155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/696/2/L150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00392444v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00378403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi LAT Observation of Diffuse Gamma-Rays Produced Through Interactions between Local Interstellar Matter and High Energy Cosmic Rays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope Gamma-Ray Detection of the Radio Galaxy M87</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 703, pp.1249-1256. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/703/2/1249⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 707, pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/1/55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00429043v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00440769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of 16 Gamma-Ray Pulsars Through Blind Frequency Searches Using the Fermi LAT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope Observations of the Cosmic-Ray Induced gamma-ray Emission of the Earth's Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1175558⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.122004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.80.122004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00402843v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00460529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of High-Energy Gamma-Ray Emission from the Globular Cluster 47 Tucanae with Fermi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magnus Axelsson</w:t>
+                <w:t xml:space="preserve">Fermi Large Area Telescope Measurements of the Diffuse Gamma-Ray Emission at Intermediate Galactic Latitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1177023⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103, pp.251101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.251101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00414457v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00446920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Large Area Telescope Bright Gamma-ray Source List</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Fermi LAT detection of pulsed $\gamma$-rays from the Vela-like pulsars PSR J1048-5832 and PSR J2229+6114</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0067-0049/183/1/46⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 706, pp.1331-1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/2/1331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00379297v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00440021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect Dark Matter searches with Fermi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fermi/LAT discovery of gamma-ray emission from the flat-spectrum radio quasar PKS 1454-354</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 697, pp.934-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/697/1/934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366563v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00378187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Pulsed Gamma Rays from the Young Radio Pulsar PSR J1028-5819 with the Fermi Large Area Telescope</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Ballet</w:t>
+                <w:t xml:space="preserve">A limit on the variation of the speed of light arising from quantum gravity effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/695/1/L72⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 462, pp.331-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00377212v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00436584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The On-orbit Calibrations for the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Modulated High-Energy Gamma-Ray Emission from the Microquasar Cygnus X-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Anderson</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2009.08.002⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 326, pp.1512-1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1182174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00379324v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00444982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwavelength monitoring of the enigmatic Narrow-Line Seyfert 1 PMN J0948+0022 in March-July 2009</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indirect Dark Matter searches with Fermi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PoS - Proceedings of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.PoS(idm2008)029</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00440984v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi-LAT Discovery of Extended Gamma-ray Emission in the Direction of Supernova Remnant W51C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Discovery of Pulsed Gamma Rays from the Young Radio Pulsar PSR J1028-5819 with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baldini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Ballet</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 706, pp.L1-L6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/706/1/L1⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 695, pp.L72-L77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/695/1/L72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00436134v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00377212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Population of Gamma-Ray Millisecond Pulsars Seen with the Fermi Large Area Telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Detection of 16 Gamma-Ray Pulsars Through Blind Frequency Searches Using the Fermi LAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 325, pp.848-852. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1176113⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 325, pp.840-844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1175558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00402863v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00402843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi Discovery of Gamma-Ray Emission from NGC 1275</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Measurement of the Cosmic Ray e(+)+e(-) Spectrum from 20 GeV to 1 TeV with the Fermi Large Area Telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Baldini</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/1/31⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.181101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.181101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00378198v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00392444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright AGN Source List from the First Three Months of the Fermi Large Area Telescope All-Sky Survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+                <w:t xml:space="preserve">Fermi LAT Observation of Diffuse Gamma-Rays Produced Through Interactions between Local Interstellar Matter and High Energy Cosmic Rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous A. Abdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. B. Atwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 700, pp.597-622. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/700/1/597⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 703, pp.1249-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/703/2/1249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00379280v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00429043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Fermi Gamma-ray Space Telescope Observations of the Quasar 3C 454.3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Axelsson</w:t>
+                <w:t xml:space="preserve">Detection of High-Energy Gamma-Ray Emission from the Globular Cluster 47 Tucanae with Fermi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/699/1/817⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 325, pp.845-848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/SCIENCE.1177023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00380233v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00414457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio-Loud Narrow-Line Seyfert 1 as a New Class of Gamma-Ray AGN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Fermi Large Area Telescope Bright Gamma-ray Source List</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Ballet</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Axelsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/707/2/L142⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 183/1, pp.46-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0067-0049/183/1/46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00442839v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00379297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opacity Buildup in Impulsive Relativistic Sources</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pre-launch estimates for GLAST sensitivity to Dark Matter annihilation signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. A. Baltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berenji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bergstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/526414⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 07, pp.013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2008/07/013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280145v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fermi Gamma Ray Space Telescope discovers the Pulsar in the Young Galactic Supernova-Remnant CTA 1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opacity Buildup in Impulsive Relativistic Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Granot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Do Couto E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1165572⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 677 (1), pp.92-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/526414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339110v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-launch estimates for GLAST sensitivity to Dark Matter annihilation signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Bloom</w:t>
+                <w:t xml:space="preserve">The Fermi Gamma Ray Space Telescope discovers the Pulsar in the Young Galactic Supernova-Remnant CTA 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous A. Abdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William B. Atwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baldini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2008/07/013⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 322 (5905), pp.1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1165572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430350v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DIRC Particle Identification System for the BABAR Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Antokhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 538, pp.281-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2004.08.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00025786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the branching fraction and polarization for the decay $B^- \to D^{*0}K^{*-}$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Limits on the decay-rate difference of neutral B mesons and on CP, T, and CPT violation in $B^0Bbar^0$ oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 92, pp.141801</w:t>
+              <w:t xml:space="preserve">, 2004, 92, pp.181801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021777v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on the decay-rate difference of neutral B mesons and on CP, T, and CPT violation in $B^0Bbar^0$ oscillations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Search for the radiative decays $B\to\rho\gamma$ and $B\to\omega\gamma$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 92, pp.181801</w:t>
+              <w:t xml:space="preserve">, 2004, 92, pp.111801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021892v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the radiative decays $B\to\rho\gamma$ and $B\to\omega\gamma$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Measurements of the mass and width of the $\eta_c$ meson and of an $\eta_c(2S)$ candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 92, pp.111801</w:t>
+              <w:t xml:space="preserve">, 2004, 92, pp.142002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021779v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the mass and width of the $\eta_c$ meson and of an $\eta_c(2S)$ candidate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Measurement of the branching fraction and polarization for the decay $B^- \to D^{*0}K^{*-}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 92, pp.142002</w:t>
+              <w:t xml:space="preserve">, 2004, 92, pp.141801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00021776v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00021777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the inclusive charmless semileptonic branching ratio of B mesons and determination of |V_ub|</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92, pp.071802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00021778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of $B^0 \to \omega K^0$, $B^+ \to \eta\pi^+$, and $B^+ \to \eta K^+$ and study of related decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 92, pp.061801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00021675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the branching fraction for $B^- \to D^0 K^{*-}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 69, pp.051101-1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00021672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for $B^+ \to J/\psi p\bar{\Lambda}$ and search for $B^0 \to J/\psi p\bar{p}$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Measurement of the Branching Fractions for the Exclusive Decays of $B^0$ and $B^+ \to \bar{D}^{*}D^{*}K$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68, pp.092001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.68.092001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013912v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00087615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for $D^0-\bar D^0$ mixing and a measurement of the doubly cabibbo-suppressed decay rate in $D^0 \to k^{+}\pi^{-}$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Rates, polarizations, and asymmetries in charmless vector-vector $B$ meson decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 91, pp.171801</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 91, pp.171802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.171802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014127v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of a narrow meson decaying to $D^+_s\pi^0$ at a mass of 2.32 GeV/c$^2$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Observation of the Decay $B^{\pm} \to \pi^{\pm}\pi^{0}$, Study of $B^{\pm} \to K^{\pm}\pi^{0}$, and Search for $B^{0} \to \pi^{0}\pi^{0}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Barate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 90, pp.242001. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 91, pp.021801-1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013893v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the Decay $B^{\pm} \to \pi^{\pm}\pi^{0}$, Study of $B^{\pm} \to K^{\pm}\pi^{0}$, and Search for $B^{0} \to \pi^{0}\pi^{0}$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Evidence for $B^+ \to J/\psi p\bar{\Lambda}$ and search for $B^0 \to J/\psi p\bar{p}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 91, pp.021801-1-7</w:t>
+              <w:t xml:space="preserve">, 2003, 90, pp.231801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013911v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rates, polarizations, and asymmetries in charmless vector-vector $B$ meson decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Search for $D^0-\bar D^0$ mixing and a measurement of the doubly cabibbo-suppressed decay rate in $D^0 \to k^{+}\pi^{-}$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 91, pp.171802. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 91, pp.171801</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020128v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on $D^0$-$\bar D^0$ mixing and $CP$ violation from the ratio of lifetimes for decay to $K^-\pi^+$, $K^-K^+$, and $\pi^-\pi^+$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Observation of a narrow meson decaying to $D^+_s\pi^0$ at a mass of 2.32 GeV/c$^2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 91, pp.121801</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 90, pp.242001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.242001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00020127v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Time-Dependent $CP$ Asymmetry in Neutral $B$ Decays to $J/\psi\pi^0$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Limits on $D^0$-$\bar D^0$ mixing and $CP$ violation from the ratio of lifetimes for decay to $K^-\pi^+$, $K^-K^+$, and $\pi^-\pi^+$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 91, pp.061802</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91, pp.121801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014100v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00020127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare $B$ decays into states containing a $j/\psi$ meson and a meson with $s\bar s$ quark content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Study of Time-Dependent $CP$ Asymmetry in Neutral $B$ Decays to $J/\psi\pi^0$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 91, pp.061802</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00014125v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the rare decays $B^0 \rightarrow D_s^{(*)+}\pi^-$ and $B^0 \rightarrow D_s^{(*)-}K^+$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Rare $B$ decays into states containing a $j/\psi$ meson and a meson with $s\bar s$ quark content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 90, pp.181803</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 91, pp.071801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.91.071801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013916v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00014125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of a significant excess of $\pi^{0}\pi^{0}$ events in B meson decays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Barate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 91, pp.241801-1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00020250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Branching Fractions for the Exclusive Decays of $B^0$ and $B^+ \to \bar{D}^{*}D^{*}K$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Study of the rare decays $B^0 \rightarrow D_s^{(*)+}\pi^-$ and $B^0 \rightarrow D_s^{(*)-}K^+$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90, pp.181803</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00087615v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the CP-Violating Asymmetry Amplitude sin2$\beta$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Measurement of the $B^0-\bar B^0$ oscillation frequency with inclusive dilepton events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 89, pp.201802-1-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 88, pp.221803</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012403v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of time-dependent CP-violating asymmetries and flavor oscillations in neutral B decays at the Upsilon(4S)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Measurement of B $\to$ K$^{\star}\gamma$ branching fractions and charge asymmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88, pp.101805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.101805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00012262v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the rare decays $B \to Kl^+l^-$ and $B \to K^*l^+l^-$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Measurements of branching fractions and $CP$-violating asymmetries in $B^0 \rightarrow \pi^+\pi^-, K^+\pi^-, K^+K^-$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 88, pp.241801</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 89, pp.281802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.281802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011732v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of branching fractions and $CP$-violating asymmetries in $B^0 \rightarrow \pi^+\pi^-, K^+\pi^-, K^+K^-$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Measurement of the branching fractions for $\psi(2S) \rightarrow e^+e^-$ and $\psi(2S) \rightarrow \mu^+\mu^-$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.281802⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65, pp.031101(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.65.031101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013863v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the branching fractions for $\psi(2S) \rightarrow e^+e^-$ and $\psi(2S) \rightarrow \mu^+\mu^-$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Measurement of the CP-Violating Asymmetry Amplitude sin2$\beta$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.65.031101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89, pp.201802-1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.201802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011417v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of B $\to$ K$^{\star}\gamma$ branching fractions and charge asymmetries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">A study of time-dependent CP-violating asymmetries and flavor oscillations in neutral B decays at the Upsilon(4S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66, pp.032003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011035v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for T and CP violation in $B^0-\bar B^0$ mixing with inclusive dilepton events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Search for the rare decays $B \to Kl^+l^-$ and $B \to K^*l^+l^-$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 88, pp.231801</w:t>
+              <w:t xml:space="preserve">, 2002, 88, pp.241801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011534v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of branching fractions for exclusive B decays to charmonium final states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Search for T and CP violation in $B^0-\bar B^0$ mixing with inclusive dilepton events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 65, pp.032001</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88, pp.231801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011414v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of CP-violating asymmetries in $B^0 \to \pi^+\pi^-, K^+\pi^-$ decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Measurement of branching fractions for exclusive B decays to charmonium final states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 65, pp.051502</w:t>
+              <w:t xml:space="preserve">, 2002, 65, pp.032001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011447v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $B^0-\bar B^0$ flavor oscillations in hadronic $B^0$ Decays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Study of CP-violating asymmetries in $B^0 \to \pi^+\pi^-, K^+\pi^-$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 88, pp.221802</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65, pp.051502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011486v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $B^0-\bar B^0$ oscillation frequency with inclusive dilepton events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Measurement of $B^0-\bar B^0$ flavor oscillations in hadronic $B^0$ Decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 88, pp.221803</w:t>
+              <w:t xml:space="preserve">, 2002, 88, pp.221802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011487v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of CP-violation in the $B^0$ meson system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Search for the decay $B^0 \rightarrow \gamma\gamma$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 87, pp.091801. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.091801⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 87, pp.241803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.241803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010992v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the decays $B\to\phi K$ and $B\to\phi K*$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Measurement of the $B \rightarrow J/\psi K*(892)$ decay amplitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 87, pp.151801-1-151801-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 87, pp.241801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.241801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010974v1</w:t>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the B$^0$ and B$^+$ meson lifetimes with fully reconstructed hadronic final states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87, pp.201803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.201803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00010648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of branching fractions and search for CP-violating charge asymmetries in charmless two-body B decays into pions and kaons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Measurement of the decays $B\to\phi K$ and $B\to\phi K*$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 87, pp.151802</w:t>
+              <w:t xml:space="preserve">, 2001, 87, pp.151801-1-151801-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010975v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $CP$-violating asymmetries in B$^0$ decays to CP eigenstates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Observation of CP-violation in the $B^0$ meson system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Jeremie</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 86, pp.2515-2522. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.2515⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 87, pp.091801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.091801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010914v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of $J/\psi$ production in continuum $e^{+}e^{-}$ annihilations near $\sqrt{s}=10.6-GeV$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Measurement of branching fractions and search for CP-violating charge asymmetries in charmless two-body B decays into pions and kaons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 87, pp.162002. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 87, pp.151802</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00010976v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the branching fractions of exclusive charmless B meson decays with $\eta'$ or $\omega$ mesons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Measurement of $CP$-violating asymmetries in B$^0$ decays to CP eigenstates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jeremie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 87, pp.221802</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 86, pp.2515-2522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.86.2515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011114v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the $B \rightarrow J/\psi K*(892)$ decay amplitudes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Measurement of $J/\psi$ production in continuum $e^{+}e^{-}$ annihilations near $\sqrt{s}=10.6-GeV$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 87, pp.241801. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.241801⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 87, pp.162002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.162002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011096v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the decay $B^0 \rightarrow \gamma\gamma$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Measurements of the branching fractions of exclusive charmless B meson decays with $\eta'$ or $\omega$ mesons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 87, pp.241803. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 87, pp.221802</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00011097v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DIRC detector at Babar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 433, pp.121-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00014844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIRC, the internally reflecting ring imaging cerenkov detector for BaBar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId662" w:history="1">
+                <w:t xml:space="preserve">An internally reflecting cerenkov detector (DIRC) : properties of the fused silica radiators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benkebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 45, pp.657-664</w:t>
+              <w:t xml:space="preserve">, 1998, 45, pp.4507-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00008077v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An internally reflecting cerenkov detector (DIRC) : properties of the fused silica radiators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId662" w:history="1">
+                <w:t xml:space="preserve">DIRC, the internally reflecting ring imaging cerenkov detector for BaBar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aleksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benkebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 45, pp.4507-455</w:t>
+              <w:t xml:space="preserve">, 1998, 45, pp.657-664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...708 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafa A. Amin</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02417081v1</w:t>
+                <w:t xml:space="preserve">in2p3-00008077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -35094,51 +35094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LePHARE : PHotometric Analysis for Redshift Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Shirley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35175,408 +35175,9856 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:cb846ab07b97dba7acd489d8f18cfb373749e395;origin=https://hal.archives-ouvertes.fr/hal-05460707;visit=swh:1:snp:7b52a3ac8d5b3c8b8c7115d29056aa87534c5269;anchor=swh:1:rel:3bd7a4c13daefc06c8b7382d5fb4d0e97bca3dff;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LSST and the hunt for Dark Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Workshop on Accelerating the Search for Dark Matter with Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Trieste, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dwarf galaxies J-factors without priors: a frequentist Jeans analysis consistent with indirect Dark Matter searches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chiappo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis E. Strigari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Hakansson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identification of Dark Matter 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Brown University, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dark Matter Searches with the Fermi-LAT in the Direction of Dwarf Spheroidals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Drlica-Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th International Cosmic Ray Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, The Hague, Netherlands. pp.1226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.236.1226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorentz invariance violation: The latest Fermi results and the GRB/ AGN complementarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vasileiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jacholkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Piron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Roma International Conference on Astroparticle Physics (RICAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rome, Italy. pp.165-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2013.10.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-02011799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIRAC framework evaluation for the Fermi-LAT and CTA experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Arrabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Graciani Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Longo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Conference on Computing in High Energy and Nuclear Physics (CHEP2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Amsterdam, Netherlands. pp.032003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/513/3/032003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation des infrastructures de la Grille EGI pour les simulations de CTA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Arrabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Lamanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Neyroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées SUCCES 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compton Large Area Silicon Timing Tracker for Cosmic Vision M3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bertoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Brom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th INTEGRAL Workshop "The Restless Gamma-ray Universe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dublin, Ireland. pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00671014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One year of GRB observations with Fermi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Marcel Grossmann meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gamma-Ray Bursts in one year of Fermi data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Ciel GevTeV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Centre Galactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le ciel GeV-TeV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00420569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the $B^0$ Lifetime with Partial Reconstruction of $\bar B^0 \rightarrow D^{*+}\rho^-$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de Moriond on QCD and Hadronic Interactions 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Les Arcs, France. pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the Branching Fractions for the Exclusive Decays of $B^0$ and $B^+ \to \bar D^{(*)}D^{(*)}K$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous Measurement of the $B^0$ Meson Lifetime and Mixing Frequency with $B^0 \rightarrow D^{*-}\ell^+\nu_\ell$ Decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the CKM matrix element $\mid V_{ub}\mid$ with charmless exclusive semileptonic $B$ meson decays at BABAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of sin2$\beta$ in $B^0 \to \phi K^0_S$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Study of Time-Dependent $CP$ Asymmetry in $B^0 \rightarrow J/\psi\pi^0$ Decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of Branching Ratios and $CP$ Asymmetries in $B^- \rightarrow D^0_{(CP)}K^-$ Decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the First Hadronic Spectral Moment from Semileptonic B Decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for Decays of $B^0$ mesons into pairs of leptons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination of the Branching Fraction for Inclusive Decays $B \rightarrow X_{s}\gamma$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Search for the Decay $B^0 \rightarrow \pi^0\pi^0$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rare $B$ decays to states containing a $J/\psi$ meson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de Moriond on QCD and Hadronic Interactions 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Les Arcs, France. pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurements of Charmless Two-Body Charged B Decays with Neutral Pions and Kaons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flavor Physics and CP Violation FPCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Philadelphia, United States. pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalitz Plot Analysis of $D^0$ Hadronic Decays $D^0 \rightarrow K^0K^-\pi^+$, $D^0 \rightarrow \bar K^0K^+\pi^-$ and $D^0 \rightarrow \bar K^0K^+K^-$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A measurement of the $B^0 \rightarrow J/\psi\pi^+\pi^-$ branching fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de Moriond on QCD and Hadronic Interactions 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Les Arcs, France. pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operational experience with the DIRC detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium (NSS) and Medical Imaging Conference (MIC) 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, San Diego, United States. pp.1071-1076</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for $CP$ Violation in $B^0/\bar B^0$ Decays to $\pi^+\pi^-\pi^0$ and $K^{\pm}\pi^{\mp}\pi^0$ in Regions Dominated by the $\rho^{\pm}$ Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of Branching Fractions of Color-Suppressed Decays of the $\bar B^0$ Meson to $D^0\pi^0, D^0\eta$, and $D^0\omega$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of Time-Dependent $CP$ Asymmetries and the $CP$-odd Fraction in the Decay $B^0 \rightarrow D^{*+}D^{*-}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Measurement of the neutral $B$ meson lifetime using partially reconstructed $B^0 \rightarrow D^{*-}\pi^+$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de Moriond on QCD and Hadronic Interactions 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Les Arcs, France. pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branching Fraction Measurements of the Decays $B \rightarrow \eta_c K$, where $\eta_c \rightarrow K\bar K\pi$ and $\eta_c \rightarrow 4K$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de Moriond on QCD and Hadronic Interactions 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Les Arcs, France. pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurements of the branching fractions of charmless three-body charged B decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flavor Physics and CP Violation FPCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Philadelphia, United States. pp.1-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for the $b \to u$ Transition $B^0 \to D_s^+\pi^-$ and a Search for $B^0 \to D_s^{*+}\pi^-$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flavor Physics and CP Violation FPCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Philadelphia, United States. pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for the Flavor Changing Neutral Current Decays $B \to K\ell6+\ell^-$ and $B \to K*\ell^+\ell^-$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurements of Branching Fractions and $CP$-Violating Asymmetries in $B^0 \rightarrow \pi^+\pi^-, K^+\pi^-, K^+K^-$ Decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de Moriond on Electroweak Interactions and Unified Theories 37</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Les Arcs, France. pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the $B^0 \rightarrow D^{*-}a_1^+$ Branching Fraction with Partially Reconstructed $D^*$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for the Exclusive Radiative Decays $B \rightarrow \rho\gamma$ and $B^0 \rightarrow \omega\gamma$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurements of Branching Fractions and Direct $CP$ Asymmetries in $\pi^+\pi^0, K^+\pi^0$ and $K^0\pi^0 B$ Decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of $B^0 \rightarrow D_s^{(*)+}D^{*-}$ branching fractions and polarization in the decay $B^0 \rightarrow D_s^{(*)+}D^{*-}$ with a partial reconstruction technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the Inclusive Electron Spectrum in Charmless Semileptonic B Decays near the Kinematic Endpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">$b \rightarrow s\gamma$ using a sum of exclusive modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Search for $B^+ \rightarrow K^+\nu\bar \nu$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Study of The Rare Decays $B^0 \rightarrow D_s^{(*)+}\pi^-$ and $B^0 \rightarrow D_s^{(*)-}K^+$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 31 ICHEP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Amsterdam, Netherlands. pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00012433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of $B \rightarrow D^{(*)}\bar D^{(*)}K$ decays with the BABAR detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Lepton and Photon Interactions at High Energies 20 Lepton Photon 01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Rome, Italy. pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the exclusive branching fractions $B^0 \rightarrow \eta K^{*0}$ and $B^+ \rightarrow \eta K^{*+}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Europhysics Conference on High Energy Physics HEP 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Budapest, Hungary. pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of $T$ and $CP$ violation in $B^0\bar B^0$ mixing with inclusive dilepton events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Lepton and Photon Interactions at High Energies 20 Lepton Photon 01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Rome, Italy. pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of D(*)-anti-D(*) decays with the BABAR detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Heavy Flavor Physics 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Pasadena, United States. pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the $B^0\bar B^0$ oscillation frequency in hadronic $B^0$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Europhysics Conference on High Energy Physics HEP 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Budapest, Hungary. pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for B Decays into K0-anti-K0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Heavy Flavor Physics 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Pasadena, United States. pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for $B^0 \rightarrow a_0^+(980)\pi^-$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Lepton and Photon Interactions at High Energies 20 Lepton Photon 01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Rome, Italy. pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of $CP$-violating asymmetries in $B \rightarrow \pi^{\pm}\pi^{\pm}, K^{\pm}\pi^{\pm}$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Lepton and Photon Interactions at High Energies 20 Lepton Photon 01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Rome, Italy. pp.1-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of $B^0$ decays to $\pi^+\pi^-\pi^0$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Lepton and Photon Interactions at High Energies 20 Lepton Photon 01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Rome, Italy. pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the branching fraction for $B^{+}\to K^{*0}\pi^{+}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Heavy Flavor Physics 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Pasadena, United States. pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for direct CP violation in quasi-two-body charmless B decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Heavy Flavor Physics 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Pasadena, United States. pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of semi-inclusive production of eta' mesons in B decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Heavy Flavor Physics 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Pasadena, United States. pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particle identification using the DIRC in Babar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benkebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on hyperons, charm and beauty hadrons 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Valencia, Spain. pp.340-343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the branching fraction for $B^0 \rightarrow D^{*+}D^{*-}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Lepton and Photon Interactions at High Energies 20 Lepton Photon 01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Rome, Italy. pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for a lifetime difference in D0 decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Heavy Flavor Physics 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Pasadena, United States. pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of $D_s^+$ and $D_s^{*+}$ production in $B$ meson decays and from continuum $e^+e^-$ annihilations at $\sqrt{s}$ = 10.6 GeV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Lepton and Photon Interactions at High Energies 20 Lepton Photon 01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Rome, Italy. pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for the rare decays $B \rightarrow K\ell^+\ell^-$ and $B \rightarrow K^*(892)\ell^+ell^-$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Karyotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Europhysics Conference on High Energy Physics HEP 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Budapest, Hungary. pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00011485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurements of charmless three-body and quasi-two-body B decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High-Energy Physics 30 ICHEP 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Osaka, Japan. pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the $B^{0}$ meson properties using partially reconstructed $B^{0} \to D^{*-}\pi^{+}$ and $B^{0} \to D^{*-}l^{+}\nu$ decay with the BABAR detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High-Energy Physics 30 ICHEP 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Osaka, Japan. pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of inclusive production of charmonium states in B meson decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High-Energy Physics 30 ICHEP 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Osaka, Japan. pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the time dependence of $B^{0}-\bar B^{0}$ oscillations using inclusive dilepton events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High-Energy Physics 30 ICHEP 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Osaka, Japan. pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Status of the DIRC Detector at Babar : Early Operational Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benkebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Instrumentation for Colliding Beam Physics INSTR99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Hamamatsu, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A measurement of the charged and neutral B meson lifetimes using fully reconstructed decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High-Energy Physics 30 ICHEP 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Osaka, Japan. pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of branching fractions for two-body charmless B decays to charged pions and kaons at BABAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High-Energy Physics 30 ICHEP 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Osaka, Japan. pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A measurement of the branching fraction of the exclusive decay $B^{0} \to K^{*0}\gamma$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High-Energy Physics 30 ICHEP 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Osaka, Japan. pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusive B decays to charmonium final states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High-Energy Physics 30 ICHEP 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Osaka, Japan. pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The first year of the BABAR experiment at PEP-II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High-Energy Physics 30 ICHEP 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Osaka, Japan. pp.1-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00008076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIRC, the Particle Identification System for BABAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schwiening</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benkebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High Energy Physics 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Osaka, Japan. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00009832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A study of time-dependent CP-violating asymmetries in $B^{0} \to J/\psi K^{0}_{S}$ and $B^{0} \to \psi(2S) K^{0}_{S}$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High-Energy Physics 30 ICHEP 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Osaka, Japan. pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of inclusive $D_S^{(*)+/-}$ production in B decays and measurement of $B^0 \to D^{*-}D_S^{(*)+}$ decays using a partial reconstruction technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High-Energy Physics 30 ICHEP 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Osaka, Japan. pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Search for $B^{+} \to K^{+}l^{+}l^{-}$ and $B^{0} \to K^{*0}l^{+}l^{-}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High-Energy Physics 30 ICHEP 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Osaka, Japan. pp.1-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Year Operational Experience with the Cerenkov Detector (DIRC) of BaBar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aleksan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benkebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Seattle, United States. pp.793-797</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A measurement of the $B^{0}-\bar{B^0}$ oscillation frequency and determination of flavor-tagging efficiency using semileptonic and hadronic $B^{0}$ decays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High-Energy Physics 30 ICHEP 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Osaka, Japan. pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00010871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of the branching fractions for $B^{0}\to D^{*-}\pi^{+}$ and $B^{0} \to D^{*-}\rho^{+}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on High-Energy Physics 30 ICHEP 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Osaka, Japan. pp.1-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00006101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Fundamental Nature of Dark Matter with the Large Synoptic Survey Telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Drlica-Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao-Yuan Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susmita Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arka Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LSST Dark Energy Collaboration. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de la Matière Noire à l'ère du grand relevé optique LSST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nuss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LUPM. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penguin Mediated B Decays at BABAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Karyotakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00012468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -35586,9601 +45034,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Future Landscape of High-Redshift Galaxy Cluster Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Mantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven W. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bradford Benson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Canning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322211v1</w:t>
-              </w:r>
-[...9446 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00006103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -45198,51 +45198,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -T. Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -45325,103 +45325,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Likelihood for Combined Data Set Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brandon Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Conrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Drlica-Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -45475,51 +45475,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de sin2 beta. Violation de CP dans les canaux charmonium, contribution du canal J/$\psi$ K$^(*0)$(K$^0_s\pi^0$)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Cohen-Tanugi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique des Hautes Energies - Expérience [hep-ex]. Université Paris-Diderot - Paris VII, 2001. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -45636,51 +45636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1AA65B7"/>
+    <w:nsid w:val="585C9698"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -45867,51 +45867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johann-cohen-tanugi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9022-4232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172626544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/cohentanugi_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sommer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Plez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cohen-Tanugi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Betoule" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bongard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzag011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766699v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souverin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Neveu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Betoule" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stubbs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzaf010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzae006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Abolfathi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Armstrong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Aubourg" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humna Awan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/abd62c" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03349477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Atwood" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Axelsson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bagagli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bagni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0ceb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03045627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M&#246;ller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peloton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emille E. O. Ishida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Arnault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bachelet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3602" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdollahi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Atwood" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab6bcb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arimoto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbiellini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab5b05" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Schmidt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Malz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y.H. Soo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Almosallam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brescia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2799" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915474v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Rhodes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ansarinejad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Asorey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiappo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cohen-Tanugi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conrad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Strigari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1871" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Ivezi&#263;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Kahn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Anthony Tyson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Abel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Acosta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab042c" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080724v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastieri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bechtol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3a2e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815199v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aacdf7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.U. Abeysekara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Archer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benbow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bird" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brose" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aade4e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714165v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaac7b" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863307v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Aartsen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1378" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vianello" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gill" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Omodei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aad6ea" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allafort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac515" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881402v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.312.0066" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867380v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellazzini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aad000" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991332v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat8123" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01411110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdalla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Chevalier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiasson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krayzel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629427" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01526468v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192570v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aloisio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amans" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Antonelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6d67" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554935v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fitoussi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malzac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcowith" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3365" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554244v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3079" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017039v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/1/44" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360099v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anantua" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Baldini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Barbiellini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/824/2/L20" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017056v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. An" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/820/1/72" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01362303v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Acero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ajello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ballet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/224/1/8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554943v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.04.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823268v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/2/149" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Atwood" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/222/1/5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017414v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/2/98" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555001v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.151105" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017082v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Conde" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caputo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuoco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2016.05.001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360102v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526920" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01283976v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cagnoli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degallaix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dolique" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/826/1/L13" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308576v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Abbott" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bizouard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanueva Diaz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/225/1/8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380073v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Tutusaus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupays" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zolnierowski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.103511" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017060v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/223/2/26" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017079v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Ahnen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansoldi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoranz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babic" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/039" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017416v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/822/2/68" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017080v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.161101" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01362128v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/823/1/L2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017042v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.231301" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017076v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwood" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.122002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017090v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drlica-Wagner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wood" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strigari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/809/1/L4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017074v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparrini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez-Conde" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaharijas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gustafsson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/800/2/L27" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017115v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Conrad" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis E. Strigari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776115130099" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017116v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/810/1/14" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017410v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/159" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017077v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/813/2/L41" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac7400" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017078v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arcavi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/807/2/169" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017036v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Amin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/799/2/143" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342991v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Clark" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Pletsch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillemot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/809/1/L2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01025854v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ait Benkhali" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Akhperjanian" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322694" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017075v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/09/008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017421v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.042001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071912v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253947" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011976v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Bevan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golob" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Mannel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prell" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Yabsley" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3026-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017125v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.151103" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017063v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/1/64" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019633v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Preece" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Burgess" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Kienlin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bhat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briggs" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1242302" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017083v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/18" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071503v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/789/1/20" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017048v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antolini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/786/2/157" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00915658v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/773/2/L35" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280156v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vasileiou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacholkowska" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolmont" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couturier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.122001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923344v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/209/2/34" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00918323v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/209/1/11" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00824307v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1231160" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016748v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/15" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823282v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/765/1/54" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00915642v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdo" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/208/2/17" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00813224v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Acharya" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Actis" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aghajani" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnetta" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguilar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASTROPARTPHYS.2013.01.007" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00824194v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barate" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutigny" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Amo Sanchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.05.107" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853636v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/771/1/57" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00873154v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/773/1/77" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00735197v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/755/1/22" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664467v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/744/1/80" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684886v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Axelsson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.10.007" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767693v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/1/4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769556v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fehrmann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1229054" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772101v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/761/2/91" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685261v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/750/1/3" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699421v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.022002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684631v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/745/2/144" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767614v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwoo" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/758/2/140" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747346v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/755/2/164" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00665926v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.011103" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00719355v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/753/1/83" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685309v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1213974" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00863061v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schady" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1227160" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769591v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/751/2/159" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747339v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697553v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/747/2/121" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00700581v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Nolan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/2/31" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686924v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/747/2/104" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747331v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lande" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/5" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699970v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.083007" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630645v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016170" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664242v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/2/171" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586113v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/726/1/43" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654867v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ajello" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/736/1/L11" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608700v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/734/1/28" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656632v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C.P. Freire" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1207141" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586140v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/129" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587827v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/730/2/101" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586112v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/726/1/35" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01270538v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous A. Abdo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/1/22" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656610v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelakis" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/741/1/30" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656586v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine-Goumard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Zavlin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Grondin" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shannon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stanley Smith" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117413" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586586v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/2/77" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651320v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1210311" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656601v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Lister" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aller" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aller" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hovatta" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Kellermann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/27" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586585v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1199705" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587734v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/729/2/114" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608701v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/734/2/116" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657896v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.241302" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460847v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pasquale" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. M. Kuin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Page" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Curran" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/709/2/L146" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528823v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/717/2/L127" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00482553v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/1/146" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00488230v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2010/04/014" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483010v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/714/1/927" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530295v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/721/2/1383" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497160v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/716/2/1178" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00584255v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/722/2/1303" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530044v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/435" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529638v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/718/1/348" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460590v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Acciari" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aliu" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arlen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aune" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bautista" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/708/2/L100" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460710v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/1/133" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473736v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/147" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461069v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/710/1/L92" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461013v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08841" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585465v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014855" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00532895v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/722/1/520" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496048v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/716/1/835" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00484510v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184656" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530035v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/272" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528694v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2010/05/025" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460830v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/2/1271" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460860v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/709/2/L152" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00484618v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/715/1/L49" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585077v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/723/1/649" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585161v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014458" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483013v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/187/2/460" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530049v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/912" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00484603v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/715/1/429" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473756v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/459" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496030v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/716/1/30" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460756v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/1/810" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00469710v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182787" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475654v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/2/1209" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585464v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015759" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473713v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.101101" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453816v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/2/1426" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453756v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/2/1254" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497544v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/188/2/405" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473682v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.091302" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461061v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/711/1/64" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529778v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/719/2/1433" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585092v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/723/2/1082" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475596v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/2/957" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00482639v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/1/154" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530021v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/26" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453792v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/2/1310" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483105v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/714/1/L73" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474343v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/558" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00482693v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913474" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585107v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.092003" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585122v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.092004" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528795v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/717/1/L71" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394133v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/976" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377697v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1169101" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380184v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/1171" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410616v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/2/L123" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430393v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Band" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Baring" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/2/1673" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378125v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/1084" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436385v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L138" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436279v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L56" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378934v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1071" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440944v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/580" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365619v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin D. Morris" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/03/010" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442815v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/1310" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394148v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/700/2/1059" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460529v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.122004" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446920v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.251101" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378403v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/L150" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410517v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/L102" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440769v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/55" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378187v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/1/934" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436584v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08574" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444982v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182174" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440021v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1331" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392444v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.181101" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429043v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/703/2/1249" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00402843v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1175558" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414457v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1177023" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379297v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/183/1/46" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366563v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377212v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/695/1/L72" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379324v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampe" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.08.002" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440984v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/727" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436134v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00402863v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1176113" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378198v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/1/31" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379280v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/700/1/597" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380233v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/1/817" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442839v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/L142" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280145v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Granot" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Do Couto E Silva" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/526414" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339110v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1165572" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430350v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Baltz" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berenji" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertone" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstrom" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloom" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2008/07/013" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025786v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adam" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aleksan" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amerman" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antokhin" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aston" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.08.129" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021777v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hicheur" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021892v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021779v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021776v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021778v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021675v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021672v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013912v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014127v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013893v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.242001" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013911v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020128v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.171802" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020127v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014100v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014125v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.071801" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013916v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020250v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087615v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.68.092001" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012403v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.201802" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012262v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011732v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013863v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.281802" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011417v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.65.031101" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011035v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.101805" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011534v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011414v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011447v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011486v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011487v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010992v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.091801" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010974v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010648v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.201803" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010975v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010914v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Bonis" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeremie" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.2515" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010976v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.162002" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011114v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011096v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.241801" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011097v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.241803" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014844v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beigbeder" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008077v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benkebil" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008078v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470069v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubourg" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Becker" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Biswas" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Biswas" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343786v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhang" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Crenshaw" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Schmidt" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adari" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129546v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadu N. Babuji" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Erik Bauer" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03045617v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graziani" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rigault" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Regnault" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Gris" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#246;ller" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088552v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bechtol" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drlica-Wagner" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevork N. Abazajian" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntazir Abidi" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Adhikari" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417081v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#382;e Slosar" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmed" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa A. Amin" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460707v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ilbert" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Shirley" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arnouts" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Salvato" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cb846ab07b97dba7acd489d8f18cfb373749e395;origin=https://hal.archives-ouvertes.fr/hal-05460707;visit=swh:1:snp:7b52a3ac8d5b3c8b8c7115d29056aa87534c5269;anchor=swh:1:rel:3bd7a4c13daefc06c8b7382d5fb4d0e97bca3dff;path=/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008686v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yuan Mao" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arka Banerjee" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012356v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moniez" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nuss" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012468v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322211v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mantz" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Allen" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Battaglia" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Benson" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Canning" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118174v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118215v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hakansson" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017047v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wood" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Anderson" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.1226" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02011799v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.10.088" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147635v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arrabito" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Graciani Diaz" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Longo" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kuss" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/513/3/032003" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927504v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lamanna" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Neyroud" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671014v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertoli" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brom" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432766v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420596v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420569v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013639v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonneaud" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012428v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012405v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012421v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011490v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011489v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012440v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012441v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012416v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012447v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012408v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012420v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012430v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012404v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011493v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012406v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012439v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011492v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012431v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012414v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012415v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012418v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013686v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012417v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012419v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012427v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012433v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011817v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012407v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012422v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012432v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011491v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012426v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011471v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011472v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011473v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011479v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011478v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011480v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011474v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011470v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011484v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013871v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011477v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011475v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011482v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011485v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011476v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011483v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011481v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006094v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucham" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favier" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006096v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006102v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008076v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009832v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwiening" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006097v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006530v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006091v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006104v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006095v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006092v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006532v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010871v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006101v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006093v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006098v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006103v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008681v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Chiang" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006390v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johann-cohen-tanugi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9022-4232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172626544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/cohentanugi_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470069v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aubourg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Avestruz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Becker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswajit Biswas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Biswas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Crenshaw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Schmidt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129546v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Abolfathi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Armstrong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humna Awan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadu N. Babuji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Erik Bauer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03045617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Graziani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rigault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Regnault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Gris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#246;ller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088552v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Bechtol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drlica-Wagner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevork N. Abazajian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntazir Abidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susmita Adhikari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417081v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#382;e Slosar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa A. Amin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348437v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Sommer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Plez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cohen-Tanugi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Betoule" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bongard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzag011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766699v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souverin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Neveu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Betoule" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bongard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Stubbs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzaf010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Plez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rasti/rzae006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03349477v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ajello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Atwood" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Axelsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bagagli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bagni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0ceb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981230v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Aubourg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/abd62c" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03045627v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M&#246;ller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peloton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emille E. O. Ishida" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Arnault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bachelet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3602" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Schmidt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Malz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y.H. Soo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Almosallam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brescia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2799" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309079v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abdollahi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ackermann" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Atwood" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ab6bcb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arimoto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baldini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbiellini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab5b05" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastieri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bechtol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3a2e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#381;eljko Ivezi&#263;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Kahn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Anthony Tyson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bob Abel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Acosta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab042c" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914943v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiappo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cohen-Tanugi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Conrad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Strigari" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1871" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915474v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason D. Rhodes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ansarinejad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Asorey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991332v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat8123" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881402v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vianello" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gill" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Granot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Omodei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.312.0066" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867380v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bellazzini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aad000" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.U. Abeysekara" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Archer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benbow" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bird" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brose" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aade4e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aacdf7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714165v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaac7b" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863307v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Aartsen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adams" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Aguilar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahlers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat1378" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280140v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aad6ea" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846606v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allafort" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aac515" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192570v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aloisio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amans" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amato" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Antonelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa6d67" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646052v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Abbott" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abbott" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Abbott" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acernese" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ackley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aa91c9" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01411110v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abdalla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Chevalier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiasson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Krayzel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629427" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01526468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.95.082007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554935v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fitoussi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belmont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malzac" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marcowith" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3365" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554244v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Anderson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3079" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017080v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.161101" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01362128v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ackermann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ajello" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/823/1/L2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/822/2/68" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017414v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/2/98" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01308576v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Abbott" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Bizouard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brisson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casanueva Diaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/225/1/8" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360102v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Atwood" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Baldini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ballet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526920" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360302v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/222/1/5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01283976v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cagnoli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Degallaix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dolique" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Flaminio" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/826/1/L13" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555001v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.151105" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017082v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Conde" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Caputo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuoco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2016.05.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/2/149" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2016.04.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01362303v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Acero" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/224/1/8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/819/1/44" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017056v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. An" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/820/1/72" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360099v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anantua" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Asano" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Barbiellini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8205/824/2/L20" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380073v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Tutusaus" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Lamine" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanchard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupays" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zolnierowski" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.94.103511" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017060v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0067-0049/223/2/26" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017079v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Ahnen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ansoldi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antoranz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babic" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2016/02/039" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017075v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2015/09/008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01370003v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac7400" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017410v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/812/2/159" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017077v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/813/2/L41" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017116v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/810/1/14" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017074v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasparrini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S&#225;nchez-Conde" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zaharijas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gustafsson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/800/2/L27" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017042v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.231301" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017076v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwood" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.91.122002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017090v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drlica-Wagner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wood" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Strigari" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/809/1/L4" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017115v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Conrad" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis E. Strigari" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063776115130099" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017078v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arcavi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/807/2/169" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017036v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Abdo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Amin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/799/2/143" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342991v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Clark" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Pletsch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillemot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/809/1/L2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01025854v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramowski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ait Benkhali" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Akhperjanian" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ang&#252;ner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322694" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017048v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antolini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/786/2/157" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017063v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/793/1/64" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017125v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.151103" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01011976v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Bevan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golob" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Mannel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prell" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Yabsley" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-014-3026-9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017421v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.89.042001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071912v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253947" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02019633v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Preece" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michael Burgess" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Kienlin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bhat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briggs" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1242302" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017083v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/18" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071503v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/789/1/20" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00873154v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/773/1/77" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00915642v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Abdo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/208/2/17" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00813224v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Acharya" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Actis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aghajani" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnetta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguilar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASTROPARTPHYS.2013.01.007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00823282v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/765/1/54" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00915658v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/773/2/L35" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280156v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vasileiou" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacholkowska" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Piron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bolmont" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couturier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.122001" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00918323v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/209/1/11" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016748v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/787/1/15" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00923344v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/209/2/34" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00824307v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1231160" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00824194v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aubert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barate" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boutigny" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. del Amo Sanchez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.05.107" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00853636v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albert" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/771/1/57" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747331v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lande" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699970v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.083007" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00686924v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/747/2/104" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767614v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. Atwoo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/758/2/140" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769556v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillemot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fehrmann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kramer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1229054" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00772101v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/761/2/91" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00699421v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.022002" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684631v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/745/2/144" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685261v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/750/1/3" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00735197v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/755/1/22" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664467v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/744/1/80" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684886v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Axelsson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2011.10.007" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00767693v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/203/1/4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00665926v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.011103" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747346v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/755/2/164" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00719355v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/753/1/83" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00697553v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/747/2/121" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00769591v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/751/2/159" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00747339v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/756/1/4" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685309v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1213974" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00863061v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schady" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1227160" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00700581v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Nolan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/199/2/31" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608701v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/734/2/116" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00657896v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.241302" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587827v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/730/2/101" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656632v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C.P. Freire" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1207141" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586140v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/727/2/129" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654867v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ajello" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/736/1/L11" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608700v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/734/1/28" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00630645v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016170" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586113v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/726/1/43" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00664242v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/2/171" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586112v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/726/1/35" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01270538v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous A. Abdo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/193/1/22" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656610v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelakis" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/741/1/30" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656586v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine-Goumard" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. E. Zavlin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Grondin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shannon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stanley Smith" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117413" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651320v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1210311" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00656601v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Lister" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aller" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aller" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hovatta" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Kellermann" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/742/1/27" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586586v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noutsos" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/728/2/77" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00586585v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1199705" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00587734v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/729/2/114" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585122v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.092004" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585107v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.82.092003" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528795v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/717/1/L71" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00474343v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/558" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00482693v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913474" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483013v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/187/2/460" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473756v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/459" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585161v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014458" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585077v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/723/1/649" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460860v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/709/2/L152" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496030v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/716/1/30" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00484618v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Acciari" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aliu" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Arlen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aune" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bautista" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/715/1/L49" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00484603v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/715/1/429" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460830v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/2/1271" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530049v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/912" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528694v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2010/05/025" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461069v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/710/1/L92" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461013v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08841" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00496048v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/716/1/835" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00484510v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184656" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00532895v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/722/1/520" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530035v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/272" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585465v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014855" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497160v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/716/2/1178" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00488230v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2010/04/014" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483010v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/714/1/927" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530295v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/721/2/1383" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460847v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pasquale" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. P. M. Kuin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Page" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Curran" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/709/2/L146" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00528823v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/717/2/L127" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00482553v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/1/146" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00584255v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/722/2/1303" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460710v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/1/133" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460590v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/708/2/L100" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530044v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/435" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529638v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/718/1/348" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473736v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/1/147" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453816v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weltevrede" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/2/1426" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475654v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/2/1209" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473713v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.101101" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00469710v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182787" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585464v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015759" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460756v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/710/1/810" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453756v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/2/1254" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00475596v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/712/2/957" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00461061v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/711/1/64" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473682v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.091302" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00585092v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/723/2/1082" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529778v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/719/2/1433" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497544v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/188/2/405" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00483105v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/714/1/L73" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00453792v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/708/2/1310" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530021v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/720/1/26" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00482639v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/713/1/154" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378198v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/1/31" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440984v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/727" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436134v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442839v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/L142" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00402863v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1176113" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379324v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampe" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2009.08.002" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379280v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/700/1/597" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380233v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/1/817" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394148v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/700/2/1059" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00442815v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/2/1310" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365619v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin D. Morris" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1126-6708/2009/03/010" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378934v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/2/1071" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440944v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/580" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436385v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L138" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436279v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/1/L56" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00394133v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/976" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00380184v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/1171" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377697v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1169101" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430393v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Band" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew G. Baring" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/2/1673" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378125v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/1084" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410616v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/701/2/L123" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410517v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/699/2/L102" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378403v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Barres de Almeida" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/696/2/L150" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440769v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/707/1/55" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00460529v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.80.122004" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446920v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.251101" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440021v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1331" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00378187v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/697/1/934" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00436584v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08574" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00444982v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1182174" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366563v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00377212v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/695/1/L72" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00402843v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1175558" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00392444v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.181101" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00429043v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/703/2/1249" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414457v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/SCIENCE.1177023" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00379297v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0067-0049/183/1/46" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430350v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Baltz" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berenji" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertone" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergstrom" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloom" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2008/07/013" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280145v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Granot" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Do Couto E Silva" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/526414" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339110v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1165572" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025786v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Adam" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aleksan" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amerman" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Antokhin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aston" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2004.08.129" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021892v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hicheur" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021779v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021776v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021777v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021778v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021675v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021672v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087615v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.68.092001" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020128v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Karyotakis" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.171802" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013911v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013912v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014127v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013893v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.242001" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020127v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014100v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014125v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.91.071801" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00020250v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013916v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011487v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011035v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.101805" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013863v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.281802" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011417v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.65.031101" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012403v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.201802" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012262v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011732v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011534v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011414v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011447v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011486v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011097v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.241803" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011096v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.241801" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010648v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.201803" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010974v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010992v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.091801" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010975v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010914v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Bonis" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jeremie" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.86.2515" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010976v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.162002" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011114v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00014844v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailly" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beigbeder" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008078v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benkebil" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bernard" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008077v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460707v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ilbert" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Shirley" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arnouts" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Salvato" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cb846ab07b97dba7acd489d8f18cfb373749e395;origin=https://hal.archives-ouvertes.fr/hal-05460707;visit=swh:1:snp:7b52a3ac8d5b3c8b8c7115d29056aa87534c5269;anchor=swh:1:rel:3bd7a4c13daefc06c8b7382d5fb4d0e97bca3dff;path=/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118174v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118215v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hakansson" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017047v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wood" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Anderson" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.1226" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02011799v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2013.10.088" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147635v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arrabito" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Graciani Diaz" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Longo" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kuss" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/513/3/032003" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927504v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Arrabito" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Lamanna" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Neyroud" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671014v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertoli" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brom" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432766v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420596v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420569v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011491v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012407v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012422v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011817v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012426v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012432v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012406v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012414v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012415v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012418v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012431v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011492v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012439v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012404v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011493v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013639v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonneaud" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012428v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012405v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012421v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011490v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011489v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012440v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012441v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012416v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012447v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012408v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012420v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012430v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013686v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012417v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012419v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012427v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012433v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011476v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011483v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011481v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011470v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011484v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011474v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011479v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011478v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011480v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011471v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011472v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011473v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013871v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011477v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011475v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011482v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00011485v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006093v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucham" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favier" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006098v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006103v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006097v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006530v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006091v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006094v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006096v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006102v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00008076v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009832v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schwiening" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006104v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006095v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006092v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006532v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00010871v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00006101v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008686v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Yuan Mao" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arka Banerjee" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012356v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moniez" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nuss" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012468v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322211v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mantz" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Allen" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Battaglia" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Benson" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Canning" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008681v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Chiang" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006390v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>