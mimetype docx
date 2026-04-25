--- v0 (2026-03-25)
+++ v1 (2026-04-25)
@@ -240,51 +240,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -404,429 +404,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive annotation of olfactory and gustatory receptor genes and transposable elements revealed their evolutionary dynamics in aphids</w:t>
+                <w:t xml:space="preserve">Phylogeny-driven pangenome analysis uncovers the genomic landscape of domesticated and wild Armeniaca species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Gabriel Olvera-Vazquez</w:t>
+                <w:t xml:space="preserve">Ismael Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xilong Chen</w:t>
+                <w:t xml:space="preserve">Quynh Trang Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+                <w:t xml:space="preserve">Alexis Mergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Meslin</w:t>
+                <w:t xml:space="preserve">Sukanya Denni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabricio Almeida-Silva</w:t>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (12), pp.msaf238. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhag104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05299488v1</w:t>
+                <w:t xml:space="preserve">hal-05577186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative pathogenicity and host adaptation in a fungal plant pathogen revealed by whole-genome sequencing</w:t>
+                <w:t xml:space="preserve">Comprehensive annotation of olfactory and gustatory receptor genes and transposable elements revealed their evolutionary dynamics in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda Amezrou</w:t>
+                <w:t xml:space="preserve">Sergio Gabriel Olvera-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+                <w:t xml:space="preserve">Xilong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Compain</w:t>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+                <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Pitarch</w:t>
+                <w:t xml:space="preserve">Fabricio Almeida-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.1933. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (12), pp.msaf238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46191-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498577v1</w:t>
+                <w:t xml:space="preserve">anses-05299488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEPTODUR - Contribution à la durabilité de la lutte génétique et chimique contre la Septoriose du blé dur par la caractérisation des populations du complexe d’espèces responsable de cette maladie.</w:t>
+                <w:t xml:space="preserve">Quantitative pathogenicity and host adaptation in a fungal plant pathogen revealed by whole-genome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Valade</w:t>
+                <w:t xml:space="preserve">Reda Amezrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Caparroy</w:t>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Beaudouin</w:t>
+                <w:t xml:space="preserve">Jérôme Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Vitry</w:t>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Massot</w:t>
+                <w:t xml:space="preserve">Anais Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84, pp.44-58. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/ncj0-em61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46191-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576072v1</w:t>
+                <w:t xml:space="preserve">hal-04498577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Screening of Transposable Elements in the Whitefly, Bemisia tabaci (Hemiptera: Aleyrodidae), Revealed Insertions with Potential Insecticide Resistance Implications</w:t>
               </w:r>
@@ -940,1167 +940,1301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Helicoverpa armigera Mobilome Revealed Transposable Element Insertions in Insecticide Resistance Genes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SEPTODUR - Contribution à la durabilité de la lutte génétique et chimique contre la Septoriose du blé dur par la caractérisation des populations du complexe d’espèces responsable de cette maladie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Djebbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Caruso</w:t>
+                <w:t xml:space="preserve">Romain Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caparroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Vitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects11120879⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, pp.44-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/ncj0-em61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059141v1</w:t>
+                <w:t xml:space="preserve">hal-03576072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small secreted protein in Zymoseptoria tritici is responsible for avirulence on wheat cultivars carrying the Stb6 resistance gene</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xin Ma</w:t>
+                <w:t xml:space="preserve">Screening of Helicoverpa armigera Mobilome Revealed Transposable Element Insertions in Insecticide Resistance Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khouloud Klai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chénais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Plissonneau</w:t>
+                <w:t xml:space="preserve">Salma Djebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 214 (2), pp.619 - 631. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects11120879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530838v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Genetics in Plant Pathogens: Minding the Gap between the Natural Variation and the Molecular Function</w:t>
+                <w:t xml:space="preserve">A small secreted protein in Zymoseptoria tritici is responsible for avirulence on wheat cultivars carrying the Stb6 resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Genissel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann Confais</w:t>
+                <w:t xml:space="preserve">Ziming Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
+                <w:t xml:space="preserve">Thierry Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Gout</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny E. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Plissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01301⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (2), pp.619 - 631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607896v1</w:t>
+                <w:t xml:space="preserve">hal-01530838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure and temporal maintenance of the multihost fungal pathogen Botrytis cinerea: causes and implications for disease management.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association Genetics in Plant Pathogens: Minding the Gap between the Natural Variation and the Molecular Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Decognet</w:t>
+                <w:t xml:space="preserve">Anne Genissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fermaud</w:t>
+                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann J. Confais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lilian Gout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (4), pp.1261-1274. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638009v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a rapid multiplex SSR genotyping method to study populations of the fungal plant pathogen Zymoseptoria tritici</w:t>
+                <w:t xml:space="preserve">Population structure and temporal maintenance of the multihost fungal pathogen Botrytis cinerea: causes and implications for disease management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique A. Gautier</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry T. Marcel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Pierre Gladieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Kema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-7-373⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (4), pp.1261-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630016v1</w:t>
+                <w:t xml:space="preserve">hal-02638009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of host-range expansion from new powdery mildew (Blumeria graminis) infections of triticale (xTriticosecale) in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a rapid multiplex SSR genotyping method to study populations of the fungal plant pathogen Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaig A. Bouguennec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Angelique A. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Leroux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Crane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Kema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02379.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, p. 373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-7-373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000533v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botrytis pseudocinerea, a new cryptic species causing gray mold in french vineyards in sympatry with botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 101 (12), pp.1433-1445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-04-11-0104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Septoriose et résistance aux fongicides. Enseignements de la saison 2010, notamment concernant les souches émergentes sur blé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Evidence of host-range expansion from new powdery mildew (Blumeria graminis) infections of triticale (xTriticosecale) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig A. Bouguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Morgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (02), pp.207-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02379.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000509v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oïdium, le cas triticale est riche d'enseignements. Caractérisation des populations d'oïdium infestant le triticale : révélation d'une nouvelle entité à l'origine de cette maladie émergente, et ses conséquences pour la sélection variétale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Septoriose et résistance aux fongicides. Enseignements de la saison 2010, notamment concernant les souches émergentes sur blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Martinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 641 (février), pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oïdium, le cas triticale est riche d'enseignements. Caractérisation des populations d'oïdium infestant le triticale : révélation d'une nouvelle entité à l'origine de cette maladie émergente, et ses conséquences pour la sélection variétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig A. Bouguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Morgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 629 (Décembre), pp.21-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2110,51 +2244,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">panTEannot pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2166,92 +2300,92 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:8a8d539918a9484fda4e17b9b3856c426be33525;origin=https://forge.inrae.fr/urgi-anagen/panTEannot;visit=swh:1:snp:57ad8167c78fbd80ce775a34e00c520f5ef25638;anchor=swh:1:rev:1ab3aeedd05e99af2904dac694296227b1dffe94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">panREPET pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2289,188 +2423,188 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:c5869aafcd21acac329d6a0fb816938b55734e42;origin=https://forge.inrae.fr/urgi-anagen/panREPET.git;visit=swh:1:snp:00f2a8ab8f705f261ef5eae40f9139feb757e70d;anchor=swh:1:rev:737d848f56d1791d8b0b9c5ab449cad3ab252670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET v3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2480,867 +2614,867 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RepetDB: a database of reference TE sequences and their information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">RepetDB: A transposable element database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting Mobil-ET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR CNRS 3546, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Plant and Genome Conference PAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407506v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical training II : REPET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TE Detection and Annotation Using Repet V4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Repeat Explorer Workshop “Repetitive DNA Annotation in Genome Assemblies.”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 32)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202107v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET v4.0: A Comprehensive Tool for Transposable Element Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">REPET V4.0, making life easier for de novo TE annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann Confais</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12th Repeat Explorer Workshop “Repetitive DNA Annotation in Genome Assemblies.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407604v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TE Detection and Annotation Using Repet V4.0</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bardet</w:t>
+                <w:t xml:space="preserve">RepetDB: a database of reference TE sequences and their information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 32)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San diego (Californie), United States</w:t>
+              <w:t xml:space="preserve">Annual meeting Mobil-ET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR CNRS 3546, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407576v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET V4.0, making life easier for de novo TE annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REPET v4.0: A Comprehensive Tool for Transposable Element Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Repeat Explorer Workshop “Repetitive DNA Annotation in Genome Assemblies.”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202100v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RepetDB: A transposable element database</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Practical training II : REPET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Genome Conference PAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">12th Repeat Explorer Workshop “Repetitive DNA Annotation in Genome Assemblies.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946701v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the contribution of transposable elements to cis-regulatory elements in plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Leandro Quadrana</w:t>
+                <w:t xml:space="preserve">The Brachypodium distachyon Pangenome Highlights Transposable Element Dynamics in the Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBRC2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Monte Verità, Switzerland</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 32)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227710v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brachypodium distachyon Pangenome Highlights Transposable Element Dynamics in the Species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Somia Saidi</w:t>
+                <w:t xml:space="preserve">Identifying the contribution of transposable elements to cis-regulatory elements in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Joets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Leduque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Quadrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 32)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">IBRC2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Monte Verità, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947937v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brachypodium distachyon Pangenome Highlights Transposable Element Dynamics in the Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3369,1286 +3503,1286 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Brachypodium Research Conference 2025 (IBRC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Monte Verità, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brachypodium distachyon pangenome highlights Transposable Element dynamics in the species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary Dynamics of Transposable Elements in Brachypodium distachyon Based on a Pangenomic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "BioinfOmics" sur la pangénomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BioinfOmics, Dec 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944985v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Dynamics of Transposable Elements in Brachypodium distachyon Based on a Pangenomic Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Brachypodium distachyon pangenome highlights Transposable Element dynamics in the species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Journées "BioinfOmics" sur la pangénomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BioinfOmics, Dec 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419364v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantBioinfoPF (URGI) et son offre de service d'annotation des éléments transposables dans les génomes</w:t>
+                <w:t xml:space="preserve">Linking heterogeneous data from model plant species in a graph database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data édition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau IN-OVIVE "Intégration de sources/masses de données hétérogènes et ontologies", Oct 2023, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195707v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical training III : REPET pipeline</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th RepeatExplorer Workshop on the Application of Next Generation Sequencing to Repetitive DNA Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratory of Molecular Cytogenetics of the Biology Centre CAS, May 2023, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117938v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PlantBioinfoPF (URGI) et son offre de service d'annotation des éléments transposables dans les génomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th National Congress on Transposable Elements 2023 (CNET 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158362v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Practical training III : REPET pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">11th RepeatExplorer Workshop on the Application of Next Generation Sequencing to Repetitive DNA Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratory of Molecular Cytogenetics of the Biology Centre CAS, May 2023, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283863v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use REPET for de novo TE annotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th RepeatExplorer Workshop on the Application of Next Generation Sequencing to Repetitive DNA Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratory of Molecular Cytogenetics of the Biology Centre CAS, May 2023, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">24th National Congress on Transposable Elements 2023 (CNET 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117937v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion et exploitation de données hétérogènes dans un graphe de connaissance</w:t>
+                <w:t xml:space="preserve">How to use REPET for de novo TE annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Iphigénie Gonnet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">11th RepeatExplorer Workshop on the Application of Next Generation Sequencing to Repetitive DNA Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratory of Molecular Cytogenetics of the Biology Centre CAS, May 2023, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208925v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET novelties : a versatile and modular package</w:t>
+                <w:t xml:space="preserve">Insertion et exploitation de données hétérogènes dans un graphe de connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maela Semery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iphigénie Gonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNET 2023 : 24th National Congress on Transposable Elements 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156193v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking heterogeneous data from model plant species in a graph database</w:t>
+                <w:t xml:space="preserve">REPET novelties : a versatile and modular package</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data édition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau IN-OVIVE "Intégration de sources/masses de données hétérogènes et ontologies", Oct 2023, Agde, France</w:t>
+              <w:t xml:space="preserve">CNET 2023 : 24th National Congress on Transposable Elements 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237621v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo session : REPET</w:t>
+                <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Uppsala Transposon Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">23rd National Congress on Transposable Elements (CNET 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2022, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838843v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple expansion and contraction events in two major chemosensory gene families in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gabriel Olvera-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xilong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lougmani, Célia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Européenne de Biologie Evolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04546901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
+                <w:t xml:space="preserve">Demo session : REPET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd National Congress on Transposable Elements (CNET 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2022, Gif-Sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">6th Uppsala Transposon Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815061v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4677,73 +4811,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR CNRS 3546 Mobil-ET Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mobil-ET GDR CNRS 3546, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4772,2688 +4906,2688 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd National Congress on Transposable Elements (CNET 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2022, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable elements, from their annotation to their integration into knowledge graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique - Annotation, Intelligence Artificielle et Text-mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PEPI IBIS, Nov 2022, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en relation de données hétérogènes chez l’espèce modèle Arabidopsis thaliana dans une base de données graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Toumert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work4Graph Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RepetDB: a unified resource for transposable element references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFBI; IFB; GDR BIM, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first glimpse into the genetic architecture of pathogenicity of Zymoseptoria tritici on bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Chang Zhong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Fungal genetics conference Asilomar 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Pacific Grove, CA, United States. p.246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of population structure in the wheat pathogen Zymoseptoria tritici using either 12 or 4000 microsatellite markers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Population genetic structure and host specialization in the fungal plant pathogen Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian L. Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lilian Gout</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Valade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Paris, France. p.68</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France. p.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531631v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf blotch on durum wheat in France:characterization of the species complex responsible of the disease with a focus on Parastagonospora nodorum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Valade</w:t>
+                <w:t xml:space="preserve">Resolution of population structure in the wheat pathogen Zymoseptoria tritici using either 12 or 4000 microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Caparroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oriane Beaudouin</w:t>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Genissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann J. Confais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lilian Gout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Paris, France. p.31</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France. p.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799258v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The power of GWAS to detect natural genetic variation associated with pathogeny in Zymoseptoria tritici</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Leaf blotch on durum wheat in France:characterization of the species complex responsible of the disease with a focus on Parastagonospora nodorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caparroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Vitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Paris, France. p.17</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France. p.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531629v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécialisation d’hôte et structuration des populations de Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean Chevaugeon 2016 (JJC) - 11èmes Rencontres de Phytopathologie - Mycologie, Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France. p.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure and host specialization in the fungal plant pathogen Zymoseptoria tritici</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilian L. Gout</w:t>
+                <w:t xml:space="preserve">The power of GWAS to detect natural genetic variation associated with pathogeny in Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Genissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann J. Confais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Valade</w:t>
+                <w:t xml:space="preserve">Lilian Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Paris, France. p.16</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France. p.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799804v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host specialization and structure of Mycosphaerella graminicola populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression profiles of Mycosphaerella graminicola candidate effector genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Fartoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann J. Confais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Massot</w:t>
+                <w:t xml:space="preserve">Lilian Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycosphaerella graminicola / Zymoseptoria tritici European Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Aussois, France. p. 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793825v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression profiles of Mycosphaerella graminicola candidate effector genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Host specialization and structure of Mycosphaerella graminicola populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian L. Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Marcel</w:t>
+                <w:t xml:space="preserve">Marie Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Aussois, France. p. 101</w:t>
+              <w:t xml:space="preserve">Mycosphaerella graminicola / Zymoseptoria tritici European Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019611v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression patterns of candidate effector genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycosphaerella graminicola / Zymoseptoria tritici European Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes de suivi de la sensibilité de Botrytis cinerea aux fongicides Carboxamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.87-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent evolution of fungicide resistance in French populations of Mycosphaerella graminicola</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Experimental strategies to unravel the MDR mechanism in new emergent phenotypes of M. graminicola highly resistant to several DMIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Beauvallet</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop protection in Southern Britain A.o.A. Biologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748327v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental strategies to unravel the MDR mechanism in new emergent phenotypes of M. graminicola highly resistant to several DMIs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Recent evolution of fungicide resistance in French populations of Mycosphaerella graminicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lanen</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Couleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.38</w:t>
+              <w:t xml:space="preserve">Crop protection in Southern Britain A.o.A. Biologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019310v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of resistance to fungicides in populations of Mycosphaerella graminicola:emergence of new phenotypes highly resistant to DMIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPPO Workshop on Azole fungicides and Septoria leaf blotch control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of French powdery mildew populations infecting triticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig A. Bouguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème conférence internationale sur les maladies des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of replicative genomic libraries to clone fungicide resistance alleles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Botrytis Genome Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Resistance to fungicides and genetic diversity among Botrytis cinerea populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Botrytis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757549v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to fungicides and genetic diversity among Botrytis cinerea populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Botrytis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757498v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of host plants on sympatric genetic differentiations in french populations of Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Botrytis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behavior of neonate oblique banded leafroller: determination of ingested volumes by fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th Annual Meeting of the Entomological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7463,409 +7597,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET v4.0: A robust and accessible tool for TE annotation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">URGI – A scientific facility dedicated to plant bioinformatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Gacic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162223v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URGI – A scientific facility dedicated to plant bioinformatics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">REPET v4.0: A robust and accessible tool for TE annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186831v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RepetDB: A TE database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Choisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on transposable elements ICTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">panREPET: A Pipeline to characterize Transposable Elements in Pangenomes on de novo assembled genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7894,371 +8028,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 31)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New REPET improvements: REPET V4.0, making life easier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Transposable Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Saint-malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution (SMBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. </w:t>
+              <w:t xml:space="preserve">JOBIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169996v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution (SMBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158902v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8287,1009 +8421,1009 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMBE23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jobim 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
+              <w:t xml:space="preserve">6th Uppsala Transposon Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Uppsala, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819511v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène WAN</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Uppsala Transposon Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Uppsala, Sweden. </w:t>
+              <w:t xml:space="preserve">Jobim 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838081v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution provided by microsatellite markers in detecting population structure of the wheat pathogen Zymoseptoria tritici</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Population genetic structure and host specialization in the fungal plant pathogen Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian L. Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lilian L. Gout</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECFG13. European conference on fungal genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, PARIS LA VILLETTE, France. p.515, 2016</w:t>
+              <w:t xml:space="preserve">ECFG13 European conference on fungal genetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, PARIS LA VILLETTE, France. p.275, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794992v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure and host specialization in the fungal plant pathogen Zymoseptoria tritici</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Resolution provided by microsatellite markers in detecting population structure of the wheat pathogen Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Genissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian L. Gout</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Valade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECFG13 European conference on fungal genetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, PARIS LA VILLETTE, France. p.275, 2016</w:t>
+              <w:t xml:space="preserve">ECFG13. European conference on fungal genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, PARIS LA VILLETTE, France. p.515, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800481v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécialisation d’hôte et structure des populations de Mycosphaerella graminicola, agent de la Septoriose du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian L. Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème colloque « Petit pois déridé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, orsay, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression profiles of Mycosphaerella graminicola effector genes highlight a succession of different infectious strategies during wheat leaves colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Fartoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta E. Marchegiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian L. Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7. Effectome meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lauret, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression profiles of Mycosphaerella graminicola candidate effector genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">effectome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, lauret, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botrytis pseudocinerea, a new cryptic species causing grey mould in French vineyards in symatry with Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique A. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Le Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Fungal Genetics Conference at Asilomar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, pacific grove, United States. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of emergent Septoria tritici isolates highly resistant to DMIs: efficacy of fungicides strategies and future insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Couleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPPO Workshop on Azole fungicides and Septoria leaf blotch control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Harpenden, United Kingdom. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9299,527 +9433,527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
+                <w:t xml:space="preserve">Contrasting genomic routes to domestication in Occidental and Oriental pears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqi Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xilong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Venon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05357866v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic architecture of the self-incompatibility locus in apple provides insights into the evolution of collaborative non-self recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Castric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building pangenomes for domesticated and wild tree species: genomic complexity and strategies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Cornille</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05450185v1</w:t>
+                <w:t xml:space="preserve">hal-05357866v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting genomic routes to domestication in Occidental and Oriental pears</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuqi Nie</w:t>
+                <w:t xml:space="preserve">Phylogeny-driven pangenome analysis uncovers the genomic landscape of domesticated and wild Armeniaca species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xilong Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anthony Venon</w:t>
+                <w:t xml:space="preserve">Quynh Trang Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukanya Denni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513840v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brachypodium distachyon pangenome highlights Transposable Element dynamics in the species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9867,65 +10001,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9993,51 +10127,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20CBC82D"/>
+    <w:nsid w:val="B0DEF664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10141,51 +10275,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F1BA327E"/>
+    <w:nsid w:val="E03F07DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10375,51 +10509,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johann-confais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2945-5036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281626162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blaison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Rodr&#237;guez-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-026-03984-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05299488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gabriel Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Almeida-Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf238" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pitarch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46191-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576072v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caparroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Beaudouin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vitry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ncj0-em61" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03658789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Zidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Klai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13050396" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03059141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Djebbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11120879" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Zhong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14434" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01301" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630016v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique A. Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Marcel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kema" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-7-373" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000533v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig A. Bouguennec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02379.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-11-0104" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Martinho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8a8d539918a9484fda4e17b9b3856c426be33525;origin=https://forge.inrae.fr/urgi-anagen/panTEannot;visit=swh:1:snp:57ad8167c78fbd80ce775a34e00c520f5ef25638;anchor=swh:1:rev:1ab3aeedd05e99af2904dac694296227b1dffe94" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c5869aafcd21acac329d6a0fb816938b55734e42;origin=https://forge.inrae.fr/urgi-anagen/panREPET.git;visit=swh:1:snp:00f2a8ab8f705f261ef5eae40f9139feb757e70d;anchor=swh:1:rev:737d848f56d1791d8b0b9c5ab449cad3ab252670" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790461v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407506v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202107v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202100v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05227710v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202091v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419364v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195707v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117938v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158362v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283863v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117937v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208925v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Semery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iphig&#233;nie Gonnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156193v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838843v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04546901v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgeois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lougmani, C&#233;lia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815061v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890780v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819044v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876510v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877594v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Toumert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819882v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Compain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chang Zhong Chen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531631v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799258v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Guillot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796908v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799804v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valade" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793825v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019611v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Fartoun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804080v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000248v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748327v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couleaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beauvallet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019310v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Omrane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814825v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819504v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lanen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Auclair" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma S. H. Fillinger-David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753395v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757549v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757498v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756534v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vincent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rancourt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162223v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570060v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516410v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009167v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169996v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158902v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516434v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819511v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne WAN" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794992v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800481v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798252v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801317v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta E. Marchegiani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804228v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745749v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Pecheur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822450v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couleaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365251v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mesnil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lombardi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monniaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450185v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Blanchard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513840v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Nie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733446v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johann-confais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2945-5036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281626162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blaison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Rodr&#237;guez-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-026-03984-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577186v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Blanchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhag104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05299488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gabriel Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Almeida-Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf238" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pitarch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46191-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03658789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Zidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Klai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13050396" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caparroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Beaudouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vitry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ncj0-em61" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03059141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Djebbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11120879" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Zhong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14434" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique A. Gautier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Marcel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kema" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-7-373" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-11-0104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig A. Bouguennec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02379.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Martinho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964428v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195049v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8a8d539918a9484fda4e17b9b3856c426be33525;origin=https://forge.inrae.fr/urgi-anagen/panTEannot;visit=swh:1:snp:57ad8167c78fbd80ce775a34e00c520f5ef25638;anchor=swh:1:rev:1ab3aeedd05e99af2904dac694296227b1dffe94" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195047v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c5869aafcd21acac329d6a0fb816938b55734e42;origin=https://forge.inrae.fr/urgi-anagen/panREPET.git;visit=swh:1:snp:00f2a8ab8f705f261ef5eae40f9139feb757e70d;anchor=swh:1:rev:737d848f56d1791d8b0b9c5ab449cad3ab252670" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407506v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407604v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05227710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195707v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117937v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208925v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Semery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iphig&#233;nie Gonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815061v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04546901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgeois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lougmani, C&#233;lia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838843v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890780v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876510v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Toumert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530825v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Compain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chang Zhong Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799804v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796908v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Guillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019611v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Fartoun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000248v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Omrane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couleaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beauvallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751721v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819504v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lanen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Auclair" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma S. H. Fillinger-David" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753395v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756534v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828735v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vincent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rancourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162223v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570060v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516410v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009167v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158902v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516434v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838081v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819511v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne WAN" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794992v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801317v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta E. Marchegiani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745749v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Pecheur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822450v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couleaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513840v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Nie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365251v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mesnil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lombardi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monniaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450185v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733446v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>