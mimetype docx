--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -110,50 +110,71 @@
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2945-5036</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">281626162</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=s6B4qnYAAAAJ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -266,1975 +287,1975 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reference-free pipeline for detecting shared transposable elements from pan-genomes to retrace their dynamics in a species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Pilar Rodríguez-Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13059-026-03984-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny-driven pangenome analysis uncovers the genomic landscape of domesticated and wild Armeniaca species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Trang Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukanya Denni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cornille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hr/uhag104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive annotation of olfactory and gustatory receptor genes and transposable elements revealed their evolutionary dynamics in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Gabriel Olvera-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xilong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabricio Almeida-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 42 (12), pp.msaf238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/molbev/msaf238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05299488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative pathogenicity and host adaptation in a fungal plant pathogen revealed by whole-genome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Amezrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.1933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-46191-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Screening of Transposable Elements in the Whitefly, Bemisia tabaci (Hemiptera: Aleyrodidae), Revealed Insertions with Potential Insecticide Resistance Implications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SEPTODUR - Contribution à la durabilité de la lutte génétique et chimique contre la Septoriose du blé dur par la caractérisation des populations du complexe d’espèces responsable de cette maladie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khouloud Klai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann Confais</w:t>
+                <w:t xml:space="preserve">Romain Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Chénais</w:t>
+                <w:t xml:space="preserve">Thomas Caparroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Caruso</w:t>
+                <w:t xml:space="preserve">Oriane Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Vitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects13050396⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, pp.44-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/ncj0-em61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658789v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEPTODUR - Contribution à la durabilité de la lutte génétique et chimique contre la Septoriose du blé dur par la caractérisation des populations du complexe d’espèces responsable de cette maladie.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-Wide Screening of Transposable Elements in the Whitefly, Bemisia tabaci (Hemiptera: Aleyrodidae), Revealed Insertions with Potential Insecticide Resistance Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Beaudouin</w:t>
+                <w:t xml:space="preserve">Marwa Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Vitry</w:t>
+                <w:t xml:space="preserve">Khouloud Klai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Massot</w:t>
+                <w:t xml:space="preserve">Benoît Chénais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/ncj0-em61⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects13050396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576072v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of Helicoverpa armigera Mobilome Revealed Transposable Element Insertions in Insecticide Resistance Genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khouloud Klai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chénais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Zidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Djebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/insects11120879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A small secreted protein in Zymoseptoria tritici is responsible for avirulence on wheat cultivars carrying the Stb6 resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziming Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny E. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 214 (2), pp.619 - 631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.14434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Genetics in Plant Pathogens: Minding the Gap between the Natural Variation and the Molecular Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Genissel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2017.01301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population structure and temporal maintenance of the multihost fungal pathogen Botrytis cinerea: causes and implications for disease management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (4), pp.1261-1274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.12563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a rapid multiplex SSR genotyping method to study populations of the fungal plant pathogen Zymoseptoria tritici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique A. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Crane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Kema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7, p. 373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1756-0500-7-373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botrytis pseudocinerea, a new cryptic species causing gray mold in french vineyards in sympatry with botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 101 (12), pp.1433-1445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-04-11-0104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of host-range expansion from new powdery mildew (Blumeria graminis) infections of triticale (xTriticosecale) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig A. Bouguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 60 (02), pp.207-220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2010.02379.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Septoriose et résistance aux fongicides. Enseignements de la saison 2010, notamment concernant les souches émergentes sur blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 641 (février), pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oïdium, le cas triticale est riche d'enseignements. Caractérisation des populations d'oïdium infestant le triticale : révélation d'une nouvelle entité à l'origine de cette maladie émergente, et ses conséquences pour la sélection variétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig A. Bouguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 629 (Décembre), pp.21-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2244,367 +2265,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">panTEannot pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:8a8d539918a9484fda4e17b9b3856c426be33525;origin=https://forge.inrae.fr/urgi-anagen/panTEannot;visit=swh:1:snp:57ad8167c78fbd80ce775a34e00c520f5ef25638;anchor=swh:1:rev:1ab3aeedd05e99af2904dac694296227b1dffe94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">panREPET pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Pilar Rodríguez-Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:c5869aafcd21acac329d6a0fb816938b55734e42;origin=https://forge.inrae.fr/urgi-anagen/panREPET.git;visit=swh:1:snp:00f2a8ab8f705f261ef5eae40f9139feb757e70d;anchor=swh:1:rev:737d848f56d1791d8b0b9c5ab449cad3ab252670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET v3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama-Depauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2614,4980 +2635,4980 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RepetDB: A transposable element database</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Practical training II : REPET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Genome Conference PAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">12th Repeat Explorer Workshop “Repetitive DNA Annotation in Genome Assemblies.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946701v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TE Detection and Annotation Using Repet V4.0</w:t>
+                <w:t xml:space="preserve">REPET v4.0: A Comprehensive Tool for Transposable Element Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 32)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, San diego (Californie), United States</w:t>
+              <w:t xml:space="preserve">JOBIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407576v1</w:t>
+                <w:t xml:space="preserve">hal-05407604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET V4.0, making life easier for de novo TE annotation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">RepetDB: a database of reference TE sequences and their information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Repeat Explorer Workshop “Repetitive DNA Annotation in Genome Assemblies.”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Annual meeting Mobil-ET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR CNRS 3546, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202100v1</w:t>
+                <w:t xml:space="preserve">hal-05407506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RepetDB: a database of reference TE sequences and their information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+                <w:t xml:space="preserve">TE Detection and Annotation Using Repet V4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting Mobil-ET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR CNRS 3546, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 32)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407506v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET v4.0: A Comprehensive Tool for Transposable Element Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REPET V4.0, making life easier for de novo TE annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">12th Repeat Explorer Workshop “Repetitive DNA Annotation in Genome Assemblies.”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407604v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical training II : REPET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">RepetDB: A transposable element database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Repeat Explorer Workshop “Repetitive DNA Annotation in Genome Assemblies.”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Plant and Genome Conference PAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202107v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brachypodium distachyon Pangenome Highlights Transposable Element Dynamics in the Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 32)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the contribution of transposable elements to cis-regulatory elements in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Joets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Leduque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Quadrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBRC2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Monte Verità, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brachypodium distachyon Pangenome Highlights Transposable Element Dynamics in the Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Brachypodium Research Conference 2025 (IBRC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Monte Verità, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Dynamics of Transposable Elements in Brachypodium distachyon Based on a Pangenomic Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Brachypodium distachyon pangenome highlights Transposable Element dynamics in the species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Journées "BioinfOmics" sur la pangénomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BioinfOmics, Dec 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419364v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brachypodium distachyon pangenome highlights Transposable Element dynamics in the species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evolutionary Dynamics of Transposable Elements in Brachypodium distachyon Based on a Pangenomic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "BioinfOmics" sur la pangénomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BioinfOmics, Dec 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944985v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking heterogeneous data from model plant species in a graph database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Practical training III : REPET pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data édition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, réseau IN-OVIVE "Intégration de sources/masses de données hétérogènes et ontologies", Oct 2023, Agde, France</w:t>
+              <w:t xml:space="preserve">11th RepeatExplorer Workshop on the Application of Next Generation Sequencing to Repetitive DNA Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratory of Molecular Cytogenetics of the Biology Centre CAS, May 2023, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237621v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">24th National Congress on Transposable Elements 2023 (CNET 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283863v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PlantBioinfoPF (URGI) et son offre de service d'annotation des éléments transposables dans les génomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical training III : REPET pipeline</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th RepeatExplorer Workshop on the Application of Next Generation Sequencing to Repetitive DNA Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratory of Molecular Cytogenetics of the Biology Centre CAS, May 2023, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117938v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How to use REPET for de novo TE annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th National Congress on Transposable Elements 2023 (CNET 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">11th RepeatExplorer Workshop on the Application of Next Generation Sequencing to Repetitive DNA Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratory of Molecular Cytogenetics of the Biology Centre CAS, May 2023, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158362v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use REPET for de novo TE annotation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Insertion et exploitation de données hétérogènes dans un graphe de connaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maela Semery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iphigénie Gonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th RepeatExplorer Workshop on the Application of Next Generation Sequencing to Repetitive DNA Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratory of Molecular Cytogenetics of the Biology Centre CAS, May 2023, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117937v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion et exploitation de données hétérogènes dans un graphe de connaissance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">REPET novelties : a versatile and modular package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Iphigénie Gonnet</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du PEPI IBIS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PEPI Ingénierie Bio Informatique et Statistique pour les données haut-débit (IBIS), Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">CNET 2023 : 24th National Congress on Transposable Elements 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208925v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET novelties : a versatile and modular package</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Linking heterogeneous data from model plant species in a graph database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hadi H. Quesneville</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNET 2023 : 24th National Congress on Transposable Elements 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Séminaire résidentiel INRAE Semantic Linked Data édition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau IN-OVIVE "Intégration de sources/masses de données hétérogènes et ontologies", Oct 2023, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156193v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Demo session : REPET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd National Congress on Transposable Elements (CNET 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2022, Gif-Sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">6th Uppsala Transposon Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815061v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple expansion and contraction events in two major chemosensory gene families in aphids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Européenne de Biologie Evolutive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">23rd National Congress on Transposable Elements (CNET 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2022, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04546901v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo session : REPET</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiple expansion and contraction events in two major chemosensory gene families in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Gabriel Olvera-Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xilong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lougmani, Célia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Uppsala Transposon Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Européenne de Biologie Evolutive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838843v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04546901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR CNRS 3546 Mobil-ET Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mobil-ET GDR CNRS 3546, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd National Congress on Transposable Elements (CNET 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2022, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable elements, from their annotation to their integration into knowledge graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique - Annotation, Intelligence Artificielle et Text-mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PEPI IBIS, Nov 2022, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en relation de données hétérogènes chez l’espèce modèle Arabidopsis thaliana dans une base de données graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Toumert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Work4Graph Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RepetDB: a unified resource for transposable element references</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Francillonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alfama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFBI; IFB; GDR BIM, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first glimpse into the genetic architecture of pathogenicity of Zymoseptoria tritici on bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lapalu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Chang Zhong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. Fungal genetics conference Asilomar 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Pacific Grove, CA, United States. p.246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure and host specialization in the fungal plant pathogen Zymoseptoria tritici</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Resolution of population structure in the wheat pathogen Zymoseptoria tritici using either 12 or 4000 microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Valade</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Genissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Paris, France. p.16</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France. p.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799804v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution of population structure in the wheat pathogen Zymoseptoria tritici using either 12 or 4000 microsatellite markers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Leaf blotch on durum wheat in France:characterization of the species complex responsible of the disease with a focus on Parastagonospora nodorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Caparroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Vitry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Paris, France. p.68</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France. p.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531631v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf blotch on durum wheat in France:characterization of the species complex responsible of the disease with a focus on Parastagonospora nodorum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Spécialisation d’hôte et structuration des populations de Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Gout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France. p.31</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon 2016 (JJC) - 11èmes Rencontres de Phytopathologie - Mycologie, Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France. p.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799258v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécialisation d’hôte et structuration des populations de Zymoseptoria tritici</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">The power of GWAS to detect natural genetic variation associated with pathogeny in Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Genissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Valade</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Gout</w:t>
+                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevaugeon 2016 (JJC) - 11èmes Rencontres de Phytopathologie - Mycologie, Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France. p.15</w:t>
+              <w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France. p.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796908v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The power of GWAS to detect natural genetic variation associated with pathogeny in Zymoseptoria tritici</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Genissel</w:t>
+                <w:t xml:space="preserve">Population genetic structure and host specialization in the fungal plant pathogen Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian L. Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Guillot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
+                <w:t xml:space="preserve">M. Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Valade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Paris, France. p.17</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France. p.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531629v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression profiles of Mycosphaerella graminicola candidate effector genes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Host specialization and structure of Mycosphaerella graminicola populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Marcel</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian L. Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Aussois, France. p. 101</w:t>
+              <w:t xml:space="preserve">Mycosphaerella graminicola / Zymoseptoria tritici European Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019611v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host specialization and structure of Mycosphaerella graminicola populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Expression profiles of Mycosphaerella graminicola candidate effector genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Massot</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Fartoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Marcel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycosphaerella graminicola / Zymoseptoria tritici European Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">10es Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Aussois, France. p. 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793825v1</w:t>
+                <w:t xml:space="preserve">hal-01019611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression patterns of candidate effector genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycosphaerella graminicola / Zymoseptoria tritici European Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes de suivi de la sensibilité de Botrytis cinerea aux fongicides Carboxamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France. pp.87-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental strategies to unravel the MDR mechanism in new emergent phenotypes of M. graminicola highly resistant to several DMIs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Recent evolution of fungicide resistance in French populations of Mycosphaerella graminicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lanen</w:t>
+                <w:t xml:space="preserve">G. Couleaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Beauvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.38</w:t>
+              <w:t xml:space="preserve">Crop protection in Southern Britain A.o.A. Biologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019310v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent evolution of fungicide resistance in French populations of Mycosphaerella graminicola</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Experimental strategies to unravel the MDR mechanism in new emergent phenotypes of M. graminicola highly resistant to several DMIs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Omrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Beauvallet</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop protection in Southern Britain A.o.A. Biologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Mycosphaerella and Stagonospora Diseases of Cereals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mexico, Mexico. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748327v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of resistance to fungicides in populations of Mycosphaerella graminicola:emergence of new phenotypes highly resistant to DMIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPPO Workshop on Azole fungicides and Septoria leaf blotch control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of French powdery mildew populations infecting triticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaig A. Bouguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Morgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème conférence internationale sur les maladies des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of replicative genomic libraries to clone fungicide resistance alleles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine, Helma S. H. Fillinger-David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Botrytis Genome Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to fungicides and genetic diversity among Botrytis cinerea populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Botrytis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and structuring factors for Botrytis cinerea french populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Decognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Botrytis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of host plants on sympatric genetic differentiations in french populations of Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann J. Confais</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Botrytis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding behavior of neonate oblique banded leafroller: determination of ingested volumes by fluorescence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th Annual Meeting of the Entomological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Fort Lauderdale, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7597,1833 +7618,1833 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">URGI – A scientific facility dedicated to plant bioinformatics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">REPET v4.0: A robust and accessible tool for TE annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186831v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET v4.0: A robust and accessible tool for TE annotation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">URGI – A scientific facility dedicated to plant bioinformatics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Gacic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162223v1</w:t>
+                <w:t xml:space="preserve">hal-05186831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RepetDB: A TE database</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">panREPET: A Pipeline to characterize Transposable Elements in Pangenomes on de novo assembled genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Quesneville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress on transposable elements ICTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570060v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">panREPET: A Pipeline to characterize Transposable Elements in Pangenomes on de novo assembled genomes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">RepetDB: A TE database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Francillonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Choisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Alfama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant &amp; Animal Genome (PAG 31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">International congress on transposable elements ICTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04516410v1</w:t>
+                <w:t xml:space="preserve">hal-04570060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New REPET improvements: REPET V4.0, making life easier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Transposable Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Saint-malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariène Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution (SMBE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158902v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society for Molecular Biology and Evolution (SMBE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy. </w:t>
+              <w:t xml:space="preserve">JOBIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169996v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Transposable Elements in Pangenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMBE23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Ferrara, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Uppsala Transposon Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Uppsala, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPET evolutions: faster and easier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariène WAN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jobim 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure and host specialization in the fungal plant pathogen Zymoseptoria tritici</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Resolution provided by microsatellite markers in detecting population structure of the wheat pathogen Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Genissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian L. Gout</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Valade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECFG13 European conference on fungal genetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, PARIS LA VILLETTE, France. p.275, 2016</w:t>
+              <w:t xml:space="preserve">ECFG13. European conference on fungal genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, PARIS LA VILLETTE, France. p.515, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800481v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution provided by microsatellite markers in detecting population structure of the wheat pathogen Zymoseptoria tritici</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Population genetic structure and host specialization in the fungal plant pathogen Zymoseptoria tritici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian L. Gout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lilian L. Gout</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECFG13. European conference on fungal genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, PARIS LA VILLETTE, France. p.515, 2016</w:t>
+              <w:t xml:space="preserve">ECFG13 European conference on fungal genetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, PARIS LA VILLETTE, France. p.275, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794992v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécialisation d’hôte et structure des populations de Mycosphaerella graminicola, agent de la Septoriose du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian L. Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème colloque « Petit pois déridé »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, orsay, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression profiles of Mycosphaerella graminicola effector genes highlight a succession of different infectious strategies during wheat leaves colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Fartoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta E. Marchegiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian L. Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7. Effectome meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lauret, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression profiles of Mycosphaerella graminicola candidate effector genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">effectome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, lauret, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botrytis pseudocinerea, a new cryptic species causing grey mould in French vineyards in symatry with Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique A. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Le Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Fungal Genetics Conference at Asilomar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, pacific grove, United States. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of emergent Septoria tritici isolates highly resistant to DMIs: efficacy of fungicides strategies and future insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selim Omrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie A. S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Couleaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPPO Workshop on Azole fungicides and Septoria leaf blotch control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Harpenden, United Kingdom. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9433,633 +9454,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting genomic routes to domestication in Occidental and Oriental pears</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic architecture of the self-incompatibility locus in apple provides insights into the evolution of collaborative non-self recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Castric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuqi Nie</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05513840v1</w:t>
+                <w:t xml:space="preserve">hal-05365251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic architecture of the self-incompatibility locus in apple provides insights into the evolution of collaborative non-self recognition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bocs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Duvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Lombardi</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05365251v1</w:t>
+                <w:t xml:space="preserve">hal-05357866v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A roadmap for the adoption of pangenomics in agronomy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogeny-driven pangenome analysis uncovers the genomic landscape of domesticated and wild Armeniaca species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quynh Trang Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukanya Denni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cornille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siegfried Dubois</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-05357866v2</w:t>
+                <w:t xml:space="preserve">hal-05450185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny-driven pangenome analysis uncovers the genomic landscape of domesticated and wild Armeniaca species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Cornille</w:t>
+                <w:t xml:space="preserve">Contrasting genomic routes to domestication in Occidental and Oriental pears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqi Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xilong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Venon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05450185v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brachypodium distachyon pangenome highlights Transposable Element dynamics in the species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Pilar Rodríguez-Ordóñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId223"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10127,51 +10148,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0DEF664"/>
+    <w:nsid w:val="C5CB7B89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10275,51 +10296,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E03F07DF"/>
+    <w:nsid w:val="BCD5F4E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10509,51 +10530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johann-confais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2945-5036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281626162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blaison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Rodr&#237;guez-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-026-03984-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577186v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Blanchard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhag104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05299488v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gabriel Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Almeida-Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf238" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498577v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pitarch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46191-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03658789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Zidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Klai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13050396" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576072v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caparroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Beaudouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vitry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ncj0-em61" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03059141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Djebbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11120879" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Zhong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14434" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607896v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630016v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique A. Gautier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Marcel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kema" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-7-373" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019801v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinho" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-11-0104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig A. Bouguennec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02379.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Martinho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964428v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195049v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8a8d539918a9484fda4e17b9b3856c426be33525;origin=https://forge.inrae.fr/urgi-anagen/panTEannot;visit=swh:1:snp:57ad8167c78fbd80ce775a34e00c520f5ef25638;anchor=swh:1:rev:1ab3aeedd05e99af2904dac694296227b1dffe94" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195047v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c5869aafcd21acac329d6a0fb816938b55734e42;origin=https://forge.inrae.fr/urgi-anagen/panREPET.git;visit=swh:1:snp:00f2a8ab8f705f261ef5eae40f9139feb757e70d;anchor=swh:1:rev:737d848f56d1791d8b0b9c5ab449cad3ab252670" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790461v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202100v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407506v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407604v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05227710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195707v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117938v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117937v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208925v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Semery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iphig&#233;nie Gonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815061v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04546901v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgeois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lougmani, C&#233;lia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838843v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890780v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819044v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876510v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Toumert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530825v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Compain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chang Zhong Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799804v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531631v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796908v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531629v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Guillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019611v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Fartoun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804080v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000248v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019310v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Omrane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couleaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beauvallet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751721v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819504v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lanen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Auclair" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma S. H. Fillinger-David" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753395v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756534v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828735v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vincent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rancourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162223v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570060v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516410v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009167v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158902v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516434v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838081v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819511v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne WAN" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800481v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794992v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801317v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta E. Marchegiani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745749v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Pecheur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822450v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couleaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513840v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Nie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365251v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mesnil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lombardi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monniaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450185v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733446v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johann-confais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2945-5036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281626162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=s6B4qnYAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513831v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Saidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blaison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Pilar Rodr&#237;guez-Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Confais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-026-03984-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Blanchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Trang Bui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mergez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Denni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cornille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhag104" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05299488v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gabriel Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Almeida-Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf238" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Amezrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducasse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Compain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pitarch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46191-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Caparroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Beaudouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Vitry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Massot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ncj0-em61" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03658789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Zidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Klai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Caruso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13050396" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03059141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Djebbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11120879" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziming Zhong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marcel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny E. Hartmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Ma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14434" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01301" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638009v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gladieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decognet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Confais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12563" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630016v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique A. Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Marcel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kema" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-7-373" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie A. S. Walker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gautier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Martinho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Viaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-04-11-0104" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig A. Bouguennec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morgant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Leroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2010.02379.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000509v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Martinho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964428v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8a8d539918a9484fda4e17b9b3856c426be33525;origin=https://forge.inrae.fr/urgi-anagen/panTEannot;visit=swh:1:snp:57ad8167c78fbd80ce775a34e00c520f5ef25638;anchor=swh:1:rev:1ab3aeedd05e99af2904dac694296227b1dffe94" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195047v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c5869aafcd21acac329d6a0fb816938b55734e42;origin=https://forge.inrae.fr/urgi-anagen/panREPET.git;visit=swh:1:snp:00f2a8ab8f705f261ef5eae40f9139feb757e70d;anchor=swh:1:rev:737d848f56d1791d8b0b9c5ab449cad3ab252670" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama-Depauw" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne Wan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Baud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407604v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bardet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Francillonne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407576v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202100v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946701v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05227710v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fagny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Leduque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Quadrana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202091v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419364v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158362v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117937v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208925v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Semery" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iphig&#233;nie Gonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi H. Quesneville" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838843v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04546901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgeois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lougmani, C&#233;lia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890780v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876510v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Toumert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Flores" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alfama" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530825v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Compain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chang Zhong Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531631v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799258v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531629v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Guillot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799804v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L. Gout" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793825v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019611v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Fartoun" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804080v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000248v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748327v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couleaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beauvallet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Omrane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lanen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819504v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lanen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Auclair" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine, Helma S. H. Fillinger-David" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753395v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bout" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757498v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bill" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757549v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756534v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828735v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vincent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rancourt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186831v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Gacic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516410v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570060v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Choisne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009167v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169996v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158902v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516434v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;ne WAN" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794992v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798252v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801317v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta E. Marchegiani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804228v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745749v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Le Pecheur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822450v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couleaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365251v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Mesnil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Castric" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lombardi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monniaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357866v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bocs" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrette" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Dubois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450185v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513840v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqi Nie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Venon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733446v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>