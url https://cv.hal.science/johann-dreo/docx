--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johann Dreo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Expert Research Engineer, Institut Pasteur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johann-dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2727-9569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074703129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dreo_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding personalized drugs from the integration of clinical and molecular data into a semantic knowledge graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altti Ilari Maarala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaana Oikkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Analysis for Precision Oncology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESMO European Society For Medical Oncology, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Single-objective Black-box Optimization Algorithms Using the Empirical Attainment Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel López-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick Vermetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Jul 2025, Malaga, Spain. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3712255.3734242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First High-Level Information Fusion Competition: Feedback and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Inernational Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Information Fusion, Jul 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA métissée : quand données et symboles s’enlacent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pint of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05101533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using OntoWeaver to Integrate Heterogeneous Information in the OncodashKB Semantic Knowledge Graph for Finding Personalized Actionable Drugs in Ovarian Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Muranen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Gaydukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altti Ilari Maarala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM, Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Explainable Treatments Hypotheses with the Oncodash Decision Support System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altti Ilari Maarala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Muranen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bolelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Analysis for Precision Oncology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESMO European Society For Medical Oncology, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging the public in scientific research to enhance digital twins of the ocean and their practical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ceccaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Parkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dror Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dori Edelist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic Engineering Society, Jun 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration reproductible d'informations de haut niveau dans des graphes de connaissances sémantiques avec OntoWeaver et BioCypher, application en oncologie et en écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Gaydukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de BioInformatique; Institut Français de Bioinformatique (IFB); Groupement de Recherche Bioinformatique Moléculaire (GDR BIM), Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05101167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level Biomedical Data Integration in a Semantic Knowledge Graph with OncodashKB for finding Personalized Actionable Drugs in Ovarian Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Gaydukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altti Ilari Maarala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Genomics, Multiomics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Cancer Research, Apr 2024, Bergame, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ealain: A Camera Simulation Tool to Generate Instances for Multiple Classes of Optimisation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '24 Companion: Genetic and Evolutionary Computation Conference Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Jul 2024, Melbourne VIC Australia, France. pp.151-154, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3638530.3654299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05122017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Human and AI Solvers on a Planning Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Ameri E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Miloradovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baran Çürüklü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vittorio Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Ekström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE SMC Society, Oct 2023, Maui (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Symbolic Data Integration with OntoWeaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du groupe de travail sur la biologie systémique symbolique (GT BIOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05101157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Threatening behavior through a Semantic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Information Fusion (FUSION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Information Fusion, Jul 2022, Linköping, Sweden. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/FUSION49751.2022.9841333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Discovery of Transcriptomic Cancer Signatures using Multimodal Local Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Zakiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Santarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benno Schwikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme Gaspard Monge pour l’Optimisation, la recherche opérationnelle et leurs interactions avec les sciences des données., Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Algorithm Selection for Radar Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Semet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3512290.3528825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradiseo: From a Modular Framework for Evolutionary Computation to the Automated Design of Metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Liefooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Verel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J. Merelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2021 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigevo, Jul 2021, Lille / Virtual, France. pp.1522-1530, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449726.3463276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03220556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explainable Exploratory Landscape Analysis: Extreme Feature Selection for Classifying BBOB Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Evolutionary Computation (EvoApplications 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Sevilla (Virtual), Spain. pp.17-33, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-72699-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Large Scale Automated Algorithm Design by Integrating Modular Benchmarking Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Aziz-Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449726.3463155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Landscape Analysis is Strongly Sensitive to the Sampling Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Problem Solving from Nature – PPSN XVI (PPSN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.139-153, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58115-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a case for (Hyper-)parameter tuning as benchmark problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kerschke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference, Companion Material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.1755-1764, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3319619.3326857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netted Multi-Function Radars Positioning and Modes Selection by Non-Holonomic Fast Marching Computation of Highest Threatening Trajectories & by CMA-ES Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mirebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Radar Conference (RADAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, TOULON, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR41533.2019.171285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressiveness and robustness of landscape features (student workshop paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference, Companion Material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.2048-2051, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3319619.3326913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the design of benchmark with algorithm in landscape-aware solver design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference, Companion Material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.1419-1420, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3319619.3326821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic differentiation of non-holonomic fast marching for computing most threatening trajectories under sensors surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mirebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.791-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per instance algorithm configuration of CMA-ES with limited budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2017 - Proceedings of the Genetic and Evolutionary Computation Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp. 681-688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Based Algorithm Configuration: A Case Study with Differential Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Problem Solving from Nature – PPSN XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.156-165, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45823-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Setting for Multicore CMA-ES with Large Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Evolution (EA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Assisted Feature Computation for Continuous Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LION 10 Learning and Intelligent OptimizatioN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ischia, Italy. To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Large MultiZenoTravel Benchmarks with Divide-and-Evolve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Intelligent OptimizatioN - LION 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lille, France. pp.262-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying MapReduce principle to High level information fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouguenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society on Information Fusion, Jul 2014, Salamanca, Spain. pp.1--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective AI Planning: Evaluating DAE-YAHSP on a Tunable Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMO'13 - 7th International Conference on Evolutionary Multi-Criterion Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Sheffield, United Kingdom. pp.36-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective AI Planning: Comparing Aggregation and Pareto Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoCOP -- 13th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.202-213, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37198-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Measures of Parameter Tuning for Aggregated Multi-Objective Temporal Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LION7 - Learning and Intelligent OptimizatioN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Catane, Italy. pp.341-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareto-Based Multiobjective AI Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IJCAI/AAAI, Aug 2013, Beijing, China. pp.2321-2327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Empirical Attainment Function for Analyzing Single-objective Black-box Optimization Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel López-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick Vermetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (5), pp.1774-1782. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEVC.2024.3462758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial differential equations and variational methods for geometric processing of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mirebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves van Gennip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, S5, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line formation algorithm in a swarm of reactive robots constrained by underwater environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sousselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.5117-5127. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2015.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTIVE LEARNING SEARCH, A NEW TOOL TO HELP COMPREHENDING METAHEURISTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Aumasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (03), pp.483-505. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218213007003370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust rigid registration of retinal angiograms through optimization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (8), pp.453-63. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2006.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00174430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETINAL ANGIOGRAM REGISTRATION BY ESTIMATION OF DISTRIBUTION ALGORITHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Truchetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (18), pp.29-34. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060920-3-fr-2912.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible Mapping of Tabular Data into Semantic Knowledge Graphs with OntoWeaver and BioCypher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Gaydukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratizing knowledge representation with BioCypher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Baumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Bohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornpimol Charoentong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiZenoTravel: a Tunable Benchmark for Multi-Objective Planning with Known Pareto Front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensible Logging and Empirical Attainment Function for IOHexperimenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel López-Ibáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized fast marching method for computing highest threatening trajectories with curvature constraints and detection ambiguities in distance and radial speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mirebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Optimization with Stochastic Metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Pasteur's Computational Biology Department Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05122204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Optimization Framework tailored for Benchmarking & Auto-Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarked workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Leiden, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIX Shell Cheatsheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Systems Biomedicine Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Irace, Paradiseo and IOHprofiler for Large-Scale Algorithm Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Aziz-Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th COSEAL workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantile-like measures on multi-dimensional distributions of closed sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Innovation, Design, and Engineering, Västerås [Sweden], France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la planification centralisée à l’intelligence en essaim avec des drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG. Startech, Paris, France. 2022, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the use of PDDL solvers in an industrial R&D context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Innovation, Design, and Engineering, Västerås [Sweden], France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoML for Bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Computational Biology Seminars, France. 2022, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Tools for Improving Reproducibility (of Bioinformatics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Precision Medicine at the Interface of Translational Research and Systems Medicine, Paris, France. 2021, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the Joint Nevergrad and IOHprofiler Open Optimization Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bäck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob de Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for controlling a set of robots, and set of robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sousselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20150331421. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fourmis artificielles pour l'optimisation en variables continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourmis artificielles, des bases de l'optimisation aux applications industrielles, volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, chap. 4, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Metaheuristics as Sampling Techniques using Swarm Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swarm Intelligence, Focus on Ant and Particle Swarm Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, 2007, 978-3-902613-09-7. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/5105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristics for hard optimization : methods and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Taillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.372, 2006, 978-3-540-23022-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour l'optimisation difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Taillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EYROLLES, pp.356, 2003, Algorithmes, 978-2-212-11368-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la métaheuristique des colonies de fourmis pour l'optimisation difficile en variables continues. Application en génie biologique et médical.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Paris XII Val de Marne, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00093143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johann Dreo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Expert Research Engineer, Institut Pasteur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johann-dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2727-9569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074703129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dreo_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Single-objective Black-box Optimization Algorithms Using the Empirical Attainment Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel López-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick Vermetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Jul 2025, Malaga, Spain. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3712255.3734242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First High-Level Information Fusion Competition: Feedback and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Inernational Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Information Fusion, Jul 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding personalized drugs from the integration of clinical and molecular data into a semantic knowledge graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altti Ilari Maarala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaana Oikkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Analysis for Precision Oncology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESMO European Society For Medical Oncology, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA métissée : quand données et symboles s’enlacent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pint of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05101533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using OntoWeaver to Integrate Heterogeneous Information in the OncodashKB Semantic Knowledge Graph for Finding Personalized Actionable Drugs in Ovarian Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Muranen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Gaydukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altti Ilari Maarala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM, Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Explainable Treatments Hypotheses with the Oncodash Decision Support System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altti Ilari Maarala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Muranen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bolelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Analysis for Precision Oncology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESMO European Society For Medical Oncology, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging the public in scientific research to enhance digital twins of the ocean and their practical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ceccaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Parkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dror Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dori Edelist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic Engineering Society, Jun 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration reproductible d'informations de haut niveau dans des graphes de connaissances sémantiques avec OntoWeaver et BioCypher, application en oncologie et en écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Gaydukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de BioInformatique; Institut Français de Bioinformatique (IFB); Groupement de Recherche Bioinformatique Moléculaire (GDR BIM), Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05101167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level Biomedical Data Integration in a Semantic Knowledge Graph with OncodashKB for finding Personalized Actionable Drugs in Ovarian Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Gaydukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altti Ilari Maarala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Genomics, Multiomics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Cancer Research, Apr 2024, Bergame, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ealain: A Camera Simulation Tool to Generate Instances for Multiple Classes of Optimisation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '24 Companion: Genetic and Evolutionary Computation Conference Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Jul 2024, Melbourne VIC Australia, France. pp.151-154, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3638530.3654299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05122017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Human and AI Solvers on a Planning Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Ameri E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Miloradovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baran Çürüklü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vittorio Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Ekström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE SMC Society, Oct 2023, Maui (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Symbolic Data Integration with OntoWeaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du groupe de travail sur la biologie systémique symbolique (GT BIOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05101157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Threatening behavior through a Semantic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Information Fusion (FUSION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Information Fusion, Jul 2022, Linköping, Sweden. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/FUSION49751.2022.9841333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Discovery of Transcriptomic Cancer Signatures using Multimodal Local Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Zakiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Santarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benno Schwikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme Gaspard Monge pour l’Optimisation, la recherche opérationnelle et leurs interactions avec les sciences des données., Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Algorithm Selection for Radar Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Semet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3512290.3528825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradiseo: From a Modular Framework for Evolutionary Computation to the Automated Design of Metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Liefooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Verel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J. Merelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2021 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigevo, Jul 2021, Lille / Virtual, France. pp.1522-1530, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449726.3463276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03220556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explainable Exploratory Landscape Analysis: Extreme Feature Selection for Classifying BBOB Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Evolutionary Computation (EvoApplications 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Sevilla (Virtual), Spain. pp.17-33, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-72699-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Large Scale Automated Algorithm Design by Integrating Modular Benchmarking Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Aziz-Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449726.3463155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Landscape Analysis is Strongly Sensitive to the Sampling Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Problem Solving from Nature – PPSN XVI (PPSN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.139-153, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58115-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a case for (Hyper-)parameter tuning as benchmark problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kerschke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference, Companion Material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.1755-1764, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3319619.3326857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netted Multi-Function Radars Positioning and Modes Selection by Non-Holonomic Fast Marching Computation of Highest Threatening Trajectories & by CMA-ES Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mirebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Radar Conference (RADAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, TOULON, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR41533.2019.171285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressiveness and robustness of landscape features (student workshop paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference, Companion Material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.2048-2051, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3319619.3326913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the design of benchmark with algorithm in landscape-aware solver design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference, Companion Material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.1419-1420, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3319619.3326821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per instance algorithm configuration of CMA-ES with limited budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2017 - Proceedings of the Genetic and Evolutionary Computation Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp. 681-688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic differentiation of non-holonomic fast marching for computing most threatening trajectories under sensors surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mirebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.791-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Setting for Multicore CMA-ES with Large Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Evolution (EA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Based Algorithm Configuration: A Case Study with Differential Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Problem Solving from Nature – PPSN XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.156-165, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45823-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Assisted Feature Computation for Continuous Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LION 10 Learning and Intelligent OptimizatioN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ischia, Italy. To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Large MultiZenoTravel Benchmarks with Divide-and-Evolve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Intelligent OptimizatioN - LION 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lille, France. pp.262-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying MapReduce principle to High level information fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouguenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society on Information Fusion, Jul 2014, Salamanca, Spain. pp.1--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective AI Planning: Comparing Aggregation and Pareto Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoCOP -- 13th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.202-213, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37198-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective AI Planning: Evaluating DAE-YAHSP on a Tunable Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMO'13 - 7th International Conference on Evolutionary Multi-Criterion Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Sheffield, United Kingdom. pp.36-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Measures of Parameter Tuning for Aggregated Multi-Objective Temporal Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LION7 - Learning and Intelligent OptimizatioN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Catane, Italy. pp.341-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareto-Based Multiobjective AI Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IJCAI/AAAI, Aug 2013, Beijing, China. pp.2321-2327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Empirical Attainment Function for Analyzing Single-objective Black-box Optimization Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel López-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick Vermetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (5), pp.1774-1782. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEVC.2024.3462758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial differential equations and variational methods for geometric processing of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mirebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves van Gennip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, S5, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line formation algorithm in a swarm of reactive robots constrained by underwater environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sousselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.5117-5127. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2015.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTIVE LEARNING SEARCH, A NEW TOOL TO HELP COMPREHENDING METAHEURISTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Aumasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (03), pp.483-505. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218213007003370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust rigid registration of retinal angiograms through optimization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (8), pp.453-63. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2006.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00174430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETINAL ANGIOGRAM REGISTRATION BY ESTIMATION OF DISTRIBUTION ALGORITHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Truchetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (18), pp.29-34. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060920-3-fr-2912.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible Mapping of Tabular Data into Semantic Knowledge Graphs with OntoWeaver and BioCypher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Gaydukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratizing knowledge representation with BioCypher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Baumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Bohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornpimol Charoentong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiZenoTravel: a Tunable Benchmark for Multi-Objective Planning with Known Pareto Front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensible Logging and Empirical Attainment Function for IOHexperimenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel López-Ibáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized fast marching method for computing highest threatening trajectories with curvature constraints and detection ambiguities in distance and radial speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mirebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Optimization with Stochastic Metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Pasteur's Computational Biology Department Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05122204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Optimization Framework tailored for Benchmarking & Auto-Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarked workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Leiden, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIX Shell Cheatsheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Systems Biomedicine Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Irace, Paradiseo and IOHprofiler for Large-Scale Algorithm Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Aziz-Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th COSEAL workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantile-like measures on multi-dimensional distributions of closed sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Innovation, Design, and Engineering, Västerås [Sweden], France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la planification centralisée à l’intelligence en essaim avec des drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG. Startech, Paris, France. 2022, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the use of PDDL solvers in an industrial R&D context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Innovation, Design, and Engineering, Västerås [Sweden], France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoML for Bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Computational Biology Seminars, France. 2022, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Tools for Improving Reproducibility (of Bioinformatics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Precision Medicine at the Interface of Translational Research and Systems Medicine, Paris, France. 2021, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the Joint Nevergrad and IOHprofiler Open Optimization Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bäck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob de Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for controlling a set of robots, and set of robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sousselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20150331421. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fourmis artificielles pour l'optimisation en variables continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourmis artificielles, des bases de l'optimisation aux applications industrielles, volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, chap. 4, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Metaheuristics as Sampling Techniques using Swarm Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swarm Intelligence, Focus on Ant and Particle Swarm Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, 2007, 978-3-902613-09-7. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/5105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristics for hard optimization : methods and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Taillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.372, 2006, 978-3-540-23022-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour l'optimisation difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Taillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EYROLLES, pp.356, 2003, Algorithmes, 978-2-212-11368-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la métaheuristique des colonies de fourmis pour l'optimisation difficile en variables continues. Application en génie biologique et médical.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Paris XII Val de Marne, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00093143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76871D5E"/>
+    <w:nsid w:val="0BEA3945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johann-dreo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2727-9569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074703129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dreo_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121971v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Najm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Baric" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altti Ilari Maarala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lobentanzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana Oikkonen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick Vermetten" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dreo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Doerr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3734242" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121854v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laudy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Alonso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reverdy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05101533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Muranen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Gaydukova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bolelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ceccaroni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Parkinson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Angel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dori Edelist" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05101167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05122017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Renau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3654299" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Ameri E." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Miloradovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baran &#199;&#252;r&#252;kl&#252;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vittorio Papadopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05101157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fossier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION49751.2022.9841333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Zakiev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Santarelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Schwikowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Semet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528825" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03220556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Merelo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463276" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03233676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dr&#233;o" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doerr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72699-7_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03233932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463155" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58115-2_10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kerschke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326857" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desquilbet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbaresco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171285" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326913" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326821" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Belkhir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sav&#233;ant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45823-6_15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236025v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303320v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouguenheim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane Khouadjia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37198-1_18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835003v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04759430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2024.3462758" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Buet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves van Gennip" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.55" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120038v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sousselier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.02.040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S78L58R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Aumasson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tfaili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218213007003370" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00174430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2006.07.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HWPDV38-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Truchetet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060920-3-fr-2912.00010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135813v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aloy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baumbach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Bohar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornpimol Charoentong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981955v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05122204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110704v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Zheng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110682v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110668v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;ck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob de Nobel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brunet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337438v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5105" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341683v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petrowski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Taillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00093143v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johann-dreo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2727-9569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074703129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dreo_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick Vermetten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dreo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Doerr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3734242" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laudy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Alonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reverdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121971v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Najm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Baric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altti Ilari Maarala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lobentanzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana Oikkonen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05101533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Muranen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Gaydukova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bolelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ceccaroni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Parkinson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Angel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dori Edelist" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05101167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05122017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Renau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3654299" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Ameri E." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Miloradovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baran &#199;&#252;r&#252;kl&#252;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vittorio Papadopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05101157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fossier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION49751.2022.9841333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Zakiev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Santarelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Schwikowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Semet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528825" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03220556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Merelo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463276" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03233676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dr&#233;o" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doerr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72699-7_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03233932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463155" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58115-2_10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kerschke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326857" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desquilbet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbaresco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171285" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326913" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326821" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Belkhir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sav&#233;ant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45823-6_15" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303320v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouguenheim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820634v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane Khouadjia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37198-1_18" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835003v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04759430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2024.3462758" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Buet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves van Gennip" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.55" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120038v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sousselier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.02.040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S78L58R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Aumasson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tfaili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218213007003370" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00174430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2006.07.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HWPDV38-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Truchetet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060920-3-fr-2912.00010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135813v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aloy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baumbach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Bohar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornpimol Charoentong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981955v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05122204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110704v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Zheng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110682v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110668v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;ck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob de Nobel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brunet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337438v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5105" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341683v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petrowski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Taillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00093143v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>