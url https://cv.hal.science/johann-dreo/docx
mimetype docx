--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johann Dreo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Expert Research Engineer, Institut Pasteur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johann-dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2727-9569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074703129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dreo_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Single-objective Black-box Optimization Algorithms Using the Empirical Attainment Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel López-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick Vermetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Jul 2025, Malaga, Spain. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3712255.3734242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First High-Level Information Fusion Competition: Feedback and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Inernational Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Information Fusion, Jul 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding personalized drugs from the integration of clinical and molecular data into a semantic knowledge graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altti Ilari Maarala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaana Oikkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Analysis for Precision Oncology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESMO European Society For Medical Oncology, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA métissée : quand données et symboles s’enlacent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pint of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05101533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using OntoWeaver to Integrate Heterogeneous Information in the OncodashKB Semantic Knowledge Graph for Finding Personalized Actionable Drugs in Ovarian Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Muranen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Gaydukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altti Ilari Maarala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM, Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Explainable Treatments Hypotheses with the Oncodash Decision Support System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altti Ilari Maarala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Muranen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bolelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Analysis for Precision Oncology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESMO European Society For Medical Oncology, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging the public in scientific research to enhance digital twins of the ocean and their practical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ceccaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Parkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dror Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dori Edelist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic Engineering Society, Jun 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration reproductible d'informations de haut niveau dans des graphes de connaissances sémantiques avec OntoWeaver et BioCypher, application en oncologie et en écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Gaydukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de BioInformatique; Institut Français de Bioinformatique (IFB); Groupement de Recherche Bioinformatique Moléculaire (GDR BIM), Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05101167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level Biomedical Data Integration in a Semantic Knowledge Graph with OncodashKB for finding Personalized Actionable Drugs in Ovarian Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Gaydukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altti Ilari Maarala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Genomics, Multiomics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Cancer Research, Apr 2024, Bergame, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ealain: A Camera Simulation Tool to Generate Instances for Multiple Classes of Optimisation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '24 Companion: Genetic and Evolutionary Computation Conference Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Jul 2024, Melbourne VIC Australia, France. pp.151-154, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3638530.3654299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05122017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Human and AI Solvers on a Planning Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Ameri E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Miloradovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baran Çürüklü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vittorio Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Ekström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE SMC Society, Oct 2023, Maui (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Symbolic Data Integration with OntoWeaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du groupe de travail sur la biologie systémique symbolique (GT BIOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05101157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Threatening behavior through a Semantic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Information Fusion (FUSION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Information Fusion, Jul 2022, Linköping, Sweden. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/FUSION49751.2022.9841333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Discovery of Transcriptomic Cancer Signatures using Multimodal Local Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Zakiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Santarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benno Schwikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme Gaspard Monge pour l’Optimisation, la recherche opérationnelle et leurs interactions avec les sciences des données., Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Algorithm Selection for Radar Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Semet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3512290.3528825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradiseo: From a Modular Framework for Evolutionary Computation to the Automated Design of Metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Liefooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Verel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J. Merelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2021 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigevo, Jul 2021, Lille / Virtual, France. pp.1522-1530, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449726.3463276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03220556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explainable Exploratory Landscape Analysis: Extreme Feature Selection for Classifying BBOB Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Evolutionary Computation (EvoApplications 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Sevilla (Virtual), Spain. pp.17-33, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-72699-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Large Scale Automated Algorithm Design by Integrating Modular Benchmarking Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Aziz-Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449726.3463155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Landscape Analysis is Strongly Sensitive to the Sampling Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Problem Solving from Nature – PPSN XVI (PPSN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.139-153, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58115-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a case for (Hyper-)parameter tuning as benchmark problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kerschke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference, Companion Material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.1755-1764, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3319619.3326857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netted Multi-Function Radars Positioning and Modes Selection by Non-Holonomic Fast Marching Computation of Highest Threatening Trajectories & by CMA-ES Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mirebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Radar Conference (RADAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, TOULON, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR41533.2019.171285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressiveness and robustness of landscape features (student workshop paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference, Companion Material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.2048-2051, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3319619.3326913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the design of benchmark with algorithm in landscape-aware solver design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference, Companion Material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.1419-1420, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3319619.3326821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per instance algorithm configuration of CMA-ES with limited budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2017 - Proceedings of the Genetic and Evolutionary Computation Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp. 681-688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic differentiation of non-holonomic fast marching for computing most threatening trajectories under sensors surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mirebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.791-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Setting for Multicore CMA-ES with Large Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Evolution (EA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Based Algorithm Configuration: A Case Study with Differential Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Problem Solving from Nature – PPSN XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.156-165, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45823-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Assisted Feature Computation for Continuous Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LION 10 Learning and Intelligent OptimizatioN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ischia, Italy. To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Large MultiZenoTravel Benchmarks with Divide-and-Evolve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Intelligent OptimizatioN - LION 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lille, France. pp.262-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying MapReduce principle to High level information fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouguenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society on Information Fusion, Jul 2014, Salamanca, Spain. pp.1--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective AI Planning: Comparing Aggregation and Pareto Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoCOP -- 13th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.202-213, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37198-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective AI Planning: Evaluating DAE-YAHSP on a Tunable Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMO'13 - 7th International Conference on Evolutionary Multi-Criterion Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Sheffield, United Kingdom. pp.36-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Measures of Parameter Tuning for Aggregated Multi-Objective Temporal Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LION7 - Learning and Intelligent OptimizatioN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Catane, Italy. pp.341-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareto-Based Multiobjective AI Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IJCAI/AAAI, Aug 2013, Beijing, China. pp.2321-2327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Empirical Attainment Function for Analyzing Single-objective Black-box Optimization Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel López-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick Vermetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (5), pp.1774-1782. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEVC.2024.3462758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial differential equations and variational methods for geometric processing of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mirebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves van Gennip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, S5, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line formation algorithm in a swarm of reactive robots constrained by underwater environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sousselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.5117-5127. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2015.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTIVE LEARNING SEARCH, A NEW TOOL TO HELP COMPREHENDING METAHEURISTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Aumasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (03), pp.483-505. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218213007003370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust rigid registration of retinal angiograms through optimization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (8), pp.453-63. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2006.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00174430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETINAL ANGIOGRAM REGISTRATION BY ESTIMATION OF DISTRIBUTION ALGORITHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Truchetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (18), pp.29-34. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060920-3-fr-2912.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible Mapping of Tabular Data into Semantic Knowledge Graphs with OntoWeaver and BioCypher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Gaydukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratizing knowledge representation with BioCypher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Baumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Bohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornpimol Charoentong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiZenoTravel: a Tunable Benchmark for Multi-Objective Planning with Known Pareto Front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensible Logging and Empirical Attainment Function for IOHexperimenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel López-Ibáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized fast marching method for computing highest threatening trajectories with curvature constraints and detection ambiguities in distance and radial speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mirebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Optimization with Stochastic Metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Pasteur's Computational Biology Department Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05122204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Optimization Framework tailored for Benchmarking & Auto-Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarked workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Leiden, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIX Shell Cheatsheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Systems Biomedicine Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Irace, Paradiseo and IOHprofiler for Large-Scale Algorithm Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Aziz-Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th COSEAL workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantile-like measures on multi-dimensional distributions of closed sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Innovation, Design, and Engineering, Västerås [Sweden], France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la planification centralisée à l’intelligence en essaim avec des drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG. Startech, Paris, France. 2022, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the use of PDDL solvers in an industrial R&D context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Innovation, Design, and Engineering, Västerås [Sweden], France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoML for Bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Computational Biology Seminars, France. 2022, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Tools for Improving Reproducibility (of Bioinformatics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Precision Medicine at the Interface of Translational Research and Systems Medicine, Paris, France. 2021, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the Joint Nevergrad and IOHprofiler Open Optimization Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bäck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob de Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for controlling a set of robots, and set of robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sousselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20150331421. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fourmis artificielles pour l'optimisation en variables continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourmis artificielles, des bases de l'optimisation aux applications industrielles, volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, chap. 4, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Metaheuristics as Sampling Techniques using Swarm Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swarm Intelligence, Focus on Ant and Particle Swarm Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, 2007, 978-3-902613-09-7. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/5105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristics for hard optimization : methods and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Taillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.372, 2006, 978-3-540-23022-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour l'optimisation difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Taillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EYROLLES, pp.356, 2003, Algorithmes, 978-2-212-11368-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la métaheuristique des colonies de fourmis pour l'optimisation difficile en variables continues. Application en génie biologique et médical.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Paris XII Val de Marne, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00093143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johann Dreo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Expert Research Engineer, Institut Pasteur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johann-dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2727-9569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074703129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dreo_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=7OHAAYcAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Single-objective Black-box Optimization Algorithms Using the Empirical Attainment Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel López-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick Vermetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Jul 2025, Malaga, Spain. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3712255.3734242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First High-Level Information Fusion Competition: Feedback and Lessons Learned</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Reverdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Inernational Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Information Fusion, Jul 2025, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding personalized drugs from the integration of clinical and molecular data into a semantic knowledge graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altti Ilari Maarala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaana Oikkonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Analysis for Precision Oncology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESMO European Society For Medical Oncology, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA métissée : quand données et symboles s’enlacent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pint of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05101533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using OntoWeaver to Integrate Heterogeneous Information in the OncodashKB Semantic Knowledge Graph for Finding Personalized Actionable Drugs in Ovarian Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Muranen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Gaydukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altti Ilari Maarala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM, Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Explainable Treatments Hypotheses with the Oncodash Decision Support System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altti Ilari Maarala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taru Muranen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Bolelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Analysis for Precision Oncology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESMO European Society For Medical Oncology, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging the public in scientific research to enhance digital twins of the ocean and their practical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Ceccaroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Parkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dror Angel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dori Edelist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Oceanic Engineering Society, Jun 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05121951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration reproductible d'informations de haut niveau dans des graphes de connaissances sémantiques avec OntoWeaver et BioCypher, application en oncologie et en écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Gaydukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de BioInformatique; Institut Français de Bioinformatique (IFB); Groupement de Recherche Bioinformatique Moléculaire (GDR BIM), Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05101167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level Biomedical Data Integration in a Semantic Knowledge Graph with OncodashKB for finding Personalized Actionable Drugs in Ovarian Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Gaydukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altti Ilari Maarala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Genomics, Multiomics and Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Cancer Research, Apr 2024, Bergame, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ealain: A Camera Simulation Tool to Generate Instances for Multiple Classes of Optimisation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Hart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '24 Companion: Genetic and Evolutionary Computation Conference Companion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computing Machinery, Jul 2024, Melbourne VIC Australia, France. pp.151-154, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3638530.3654299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05122017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Human and AI Solvers on a Planning Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Ameri E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branko Miloradovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baran Çürüklü</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vittorio Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Ekström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE SMC Society, Oct 2023, Maui (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Symbolic Data Integration with OntoWeaver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du groupe de travail sur la biologie systémique symbolique (GT BIOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Nov 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05101157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Threatening behavior through a Semantic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Fossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Information Fusion (FUSION)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Information Fusion, Jul 2022, Linköping, Sweden. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/FUSION49751.2022.9841333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Discovery of Transcriptomic Cancer Signatures using Multimodal Local Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Zakiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Santarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benno Schwikowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme Gaspard Monge pour l’Optimisation, la recherche opérationnelle et leurs interactions avec les sciences des données., Nov 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Algorithm Selection for Radar Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Semet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3512290.3528825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradiseo: From a Modular Framework for Evolutionary Computation to the Automated Design of Metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Liefooghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Verel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J. Merelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2021 - Genetic and Evolutionary Computation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Sigevo, Jul 2021, Lille / Virtual, France. pp.1522-1530, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449726.3463276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03220556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Explainable Exploratory Landscape Analysis: Extreme Feature Selection for Classifying BBOB Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Evolutionary Computation (EvoApplications 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Sevilla (Virtual), Spain. pp.17-33, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-72699-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Large Scale Automated Algorithm Design by Integrating Modular Benchmarking Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Aziz-Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lille, France. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449726.3463155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Landscape Analysis is Strongly Sensitive to the Sampling Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Problem Solving from Nature – PPSN XVI (PPSN 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.139-153, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58115-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netted Multi-Function Radars Positioning and Modes Selection by Non-Holonomic Fast Marching Computation of Highest Threatening Trajectories & by CMA-ES Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mirebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Radar Conference (RADAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, TOULON, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADAR41533.2019.171285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making a case for (Hyper-)parameter tuning as benchmark problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Kerschke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference, Companion Material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.1755-1764, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3319619.3326857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressiveness and robustness of landscape features (student workshop paper)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Renau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference, Companion Material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.2048-2051, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3319619.3326913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling the design of benchmark with algorithm in landscape-aware solver design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Semet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic and Evolutionary Computation Conference, Companion Material</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.1419-1420, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3319619.3326821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per instance algorithm configuration of CMA-ES with limited budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECCO 2017 - Proceedings of the Genetic and Evolutionary Computation Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp. 681-688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic differentiation of non-holonomic fast marching for computing most threatening trajectories under sensors surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mirebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. pp.791-800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Setting for Multicore CMA-ES with Large Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Evolution (EA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France. pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Based Algorithm Configuration: A Case Study with Differential Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Problem Solving from Nature – PPSN XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. pp.156-165, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45823-6_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate Assisted Feature Computation for Continuous Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Belkhir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LION 10 Learning and Intelligent OptimizatioN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ischia, Italy. To appear</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Large MultiZenoTravel Benchmarks with Divide-and-Evolve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Intelligent OptimizatioN - LION 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lille, France. pp.262-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying MapReduce principle to High level information fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouguenheim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Information Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society on Information Fusion, Jul 2014, Salamanca, Spain. pp.1--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective AI Planning: Comparing Aggregation and Pareto Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EvoCOP -- 13th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.202-213, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37198-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective AI Planning: Evaluating DAE-YAHSP on a Tunable Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMO'13 - 7th International Conference on Evolutionary Multi-Criterion Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Sheffield, United Kingdom. pp.36-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Measures of Parameter Tuning for Aggregated Multi-Objective Temporal Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LION7 - Learning and Intelligent OptimizatioN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Catane, Italy. pp.341-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pareto-Based Multiobjective AI Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostepha Redouane Khouadjia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Savéant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IJCAI/AAAI, Aug 2013, Beijing, China. pp.2321-2327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835003v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the Empirical Attainment Function for Analyzing Single-objective Black-box Optimization Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel López-Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diederick Vermetten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (5), pp.1774-1782. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEVC.2024.3462758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial differential equations and variational methods for geometric processing of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mirebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves van Gennip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI Journal of Computational Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, S5, pp.109-128. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/smai-jcm.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line formation algorithm in a swarm of reactive robots constrained by underwater environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sousselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42, pp.5117-5127. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2015.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust rigid registration of retinal angiograms through optimization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30 (8), pp.453-63. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2006.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00174430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTIVE LEARNING SEARCH, A NEW TOOL TO HELP COMPREHENDING METAHEURISTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Aumasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Artificial Intelligence Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (03), pp.483-505. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/s0218213007003370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RETINAL ANGIOGRAM REGISTRATION BY ESTIMATION OF DISTRIBUTION ALGORITHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Truchetet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Proceedings Volumes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (18), pp.29-34. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20060920-3-fr-2912.00010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducible Mapping of Tabular Data into Semantic Knowledge Graphs with OntoWeaver and BioCypher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Baric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Gaydukova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratizing knowledge representation with BioCypher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lobentanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Baumbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balazs Bohar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pornpimol Charoentong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiZenoTravel: a Tunable Benchmark for Multi-Objective Planning with Known Pareto Front</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Quemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Schoenauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensible Logging and Empirical Attainment Function for IOHexperimenter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel López-Ibáñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized fast marching method for computing highest threatening trajectories with curvature constraints and detection ambiguities in distance and radial speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbaresco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mirebeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Optimization with Stochastic Metaheuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Pasteur's Computational Biology Department Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05122204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Optimization Framework tailored for Benchmarking & Auto-Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarked workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Leiden, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNIX Shell Cheatsheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Systems Biomedicine Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Irace, Paradiseo and IOHprofiler for Large-Scale Algorithm Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Aziz-Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Zheng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th COSEAL workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantile-like measures on multi-dimensional distributions of closed sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Innovation, Design, and Engineering, Västerås [Sweden], France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la planification centralisée à l’intelligence en essaim avec des drones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEUG. Startech, Paris, France. 2022, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the use of PDDL solvers in an industrial R&D context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Innovation, Design, and Engineering, Västerås [Sweden], France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AutoML for Bioinformatics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Computational Biology Seminars, France. 2022, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Tools for Improving Reproducibility (of Bioinformatics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Precision Medicine at the Interface of Translational Research and Systems Medicine, Paris, France. 2021, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results from the Joint Nevergrad and IOHprofiler Open Optimization Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bäck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob de Nobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Doerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for controlling a set of robots, and set of robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sousselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jaulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20150331421. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fourmis artificielles pour l'optimisation en variables continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monmarché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Monmarché, Frédéric Guinand and Patrick Siarry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourmis artificielles, des bases de l'optimisation aux applications industrielles, volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, chap. 4, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic Metaheuristics as Sampling Techniques using Swarm Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swarm Intelligence, Focus on Ant and Particle Swarm Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-Tech Education and Publishing, 2007, 978-3-902613-09-7. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/5105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metaheuristics for hard optimization : methods and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Taillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer-Verlag, pp.372, 2006, 978-3-540-23022-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaheuristiques pour l'optimisation difficile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Siarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Taillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EYROLLES, pp.356, 2003, Algorithmes, 978-2-212-11368-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de la métaheuristique des colonies de fourmis pour l'optimisation difficile en variables continues. Application en génie biologique et médical.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Dréo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Université Paris XII Val de Marne, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00093143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BEA3945"/>
+    <w:nsid w:val="CEA65B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johann-dreo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2727-9569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074703129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dreo_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick Vermetten" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dreo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Doerr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3734242" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laudy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Alonso" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reverdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121971v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Najm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Baric" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altti Ilari Maarala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lobentanzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana Oikkonen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05101533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Muranen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Gaydukova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121991v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bolelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ceccaroni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Parkinson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Angel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dori Edelist" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05101167v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05122017v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Renau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3654299" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Ameri E." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Miloradovic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baran &#199;&#252;r&#252;kl&#252;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vittorio Papadopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05101157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fossier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION49751.2022.9841333" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Zakiev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Santarelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Schwikowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718883v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Semet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528825" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03220556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Merelo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463276" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03233676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dr&#233;o" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doerr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72699-7_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03233932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463155" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58115-2_10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179587v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kerschke" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326857" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desquilbet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbaresco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171285" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179612v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326913" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326821" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Belkhir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sav&#233;ant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503607v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45823-6_15" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303320v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouguenheim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820634v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane Khouadjia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37198-1_18" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835003v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04759430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2024.3462758" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030417v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Buet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves van Gennip" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.55" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120038v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sousselier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.02.040" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S78L58R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Aumasson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tfaili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218213007003370" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00174430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2006.07.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HWPDV38-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Truchetet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060920-3-fr-2912.00010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135813v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aloy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baumbach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Bohar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornpimol Charoentong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129698v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110714v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981955v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05122204v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110712v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110704v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Zheng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110682v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110668v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110686v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125770v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127255v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;ck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob de Nobel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brunet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337438v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5105" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341683v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petrowski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Taillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00093143v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johann-dreo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2727-9569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074703129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/dreo_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=7OHAAYcAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121863v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederick Vermetten" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dreo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Doerr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3734242" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laudy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Alonso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Reverdy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121971v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Najm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Baric" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altti Ilari Maarala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lobentanzer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana Oikkonen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05101533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taru Muranen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Gaydukova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bolelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ceccaroni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Parkinson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Angel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dori Edelist" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05101167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05122017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Renau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Hart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3654299" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Ameri E." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branko Miloradovic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baran &#199;&#252;r&#252;kl&#252;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vittorio Papadopoulos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05101157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fossier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION49751.2022.9841333" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Zakiev" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Santarelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Schwikowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Semet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528825" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03220556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Merelo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463276" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03233676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dr&#233;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doerr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72699-7_2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03233932v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Aziz-Alaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463155" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02935385v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58115-2_10" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desquilbet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barbaresco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mirebeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADAR41533.2019.171285" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179587v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kerschke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326857" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326913" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01613753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Belkhir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sav&#233;ant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503607v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01359539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45823-6_15" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303320v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouguenheim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820634v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostepha Redouane Khouadjia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37198-1_18" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750560v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00820617v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00835003v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04759430v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2024.3462758" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Buet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves van Gennip" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/smai-jcm.55" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120038v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sousselier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2015.02.040" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S78L58R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00174430v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Nunes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Siarry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2006.07.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HWPDV38-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337341v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Aumasson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tfaili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218213007003370" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336730v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Truchetet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20060920-3-fr-2912.00010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509632v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135813v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aloy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baumbach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Bohar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornpimol Charoentong" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129698v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110714v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981955v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05122204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118265v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110704v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Zheng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128653v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#228;ck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bennet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob de Nobel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255219v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brunet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067298v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337438v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/5105" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341683v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petrowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Taillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843020v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00093143v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>