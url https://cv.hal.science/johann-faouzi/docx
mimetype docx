--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -816,386 +816,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory analysis of the genetics of impulse control disorders in Parkinson's disease using genetic risk scores</w:t>
+                <w:t xml:space="preserve">Impulse control disorders and related behaviors in Parkinson's disease: risk factors, clinical and genetic aspects and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samir Bekadar</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Colliot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
+                <w:t xml:space="preserve">Louise-Laure Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2021.04.003⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Publish Ahead of Print, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WCO.0000000000000955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298502v2</w:t>
+                <w:t xml:space="preserve">hal-03298526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate classification provides a neural signature of Tourette disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe A Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe A Zito</w:t>
+                <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Hartmann</w:t>
+                <w:t xml:space="preserve">Benoît Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Béranger</w:t>
+                <w:t xml:space="preserve">Samantha Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Aybek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulse control disorders and related behaviors in Parkinson's disease: risk factors, clinical and genetic aspects and management</w:t>
+                <w:t xml:space="preserve">Exploratory analysis of the genetics of impulse control disorders in Parkinson's disease using genetic risk scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bekadar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise-Laure Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Publish Ahead of Print, </w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86, pp.74 - 77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/WCO.0000000000000955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2021.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298526v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298502v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning for brain disorders: from data processing to disease treatment</w:t>
               </w:r>
@@ -1233,51 +1233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Thibeau-Sutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (2), pp.1560-1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1305,368 +1305,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble Learning of Convolutional Neural Network, Support Vector Machine, and Best Linear Unbiased Predictor for Brain Age Prediction: ARAMIS Contribution to the Predictive Analytics Competition 2019 Challenge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">pyts: A Python Package for Time Series Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Martin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hicham Janati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.1 - 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136463v1</w:t>
+                <w:t xml:space="preserve">hal-02883389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tslearn, A Machine Learning Toolkit for Time Series Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tavenard</w:t>
+                <w:t xml:space="preserve">Ensemble Learning of Convolutional Neural Network, Support Vector Machine, and Best Linear Unbiased Predictor for Brain Age Prediction: ARAMIS Contribution to the Predictive Analytics Competition 2019 Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Androz</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Thibeau-Sutre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2020.593336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883390v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pyts: A Python Package for Time Series Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tslearn, A Machine Learning Toolkit for Time Series Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vandewiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Divo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Janati</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Androz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21, pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883389v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Categorization of Parkinsonian Syndromes Using Magnetic Resonance Imaging in a Clinical Setting</w:t>
               </w:r>
@@ -1844,64 +1844,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bekadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Parkinson's Disease and Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2053,64 +2053,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for Parkinson’s disease and related disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Colliot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2023, </w:t>
@@ -2161,51 +2161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classic machine learning methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Colliot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2023</w:t>
@@ -2506,51 +2506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Faouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Tan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Casse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tesson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-023-00619-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Real" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez-Carrasco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina H. Reynolds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Lawton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela M.X. Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04041736v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2023.105287" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680714v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Artaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Mangone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJEMB.2022.3178295" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337815v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bassignana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101848" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298502v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2021.04.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03480739v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A Zito" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;ranger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Aybek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Laure Mariani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000955" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa310" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wild" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.593336" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vandewiele" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Divo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883389v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03046578v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia&#8208;cherif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Gaurav" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28348" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558165v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1004810" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830073v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830094v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03090079v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUS048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Faouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Tan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Casse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tesson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-023-00619-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Real" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez-Carrasco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina H. Reynolds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Lawton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela M.X. Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04041736v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2023.105287" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680714v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Artaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Mangone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJEMB.2022.3178295" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337815v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bassignana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101848" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Laure Mariani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000955" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03480739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A Zito" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;ranger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Aybek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298502v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2021.04.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa310" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wild" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.593336" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vandewiele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Divo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03046578v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia&#8208;cherif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Gaurav" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28348" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558165v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1004810" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830073v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830094v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03090079v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUS048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>