--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -816,256 +816,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulse control disorders and related behaviors in Parkinson's disease: risk factors, clinical and genetic aspects and management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate classification provides a neural signature of Tourette disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
+                <w:t xml:space="preserve">Giuseppe A Zito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise-Laure Mariani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreas Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Béranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Aybek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298526v1</w:t>
+                <w:t xml:space="preserve">hal-03480739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate classification provides a neural signature of Tourette disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andreas Hartmann</w:t>
+                <w:t xml:space="preserve">Impulse control disorders and related behaviors in Parkinson's disease: risk factors, clinical and genetic aspects and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Béranger</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Weber</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louise-Laure Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Publish Ahead of Print, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WCO.0000000000000955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480739v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory analysis of the genetics of impulse control disorders in Parkinson's disease using genetic risk scores</w:t>
               </w:r>
@@ -1103,51 +1103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bekadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 86, pp.74 - 77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1857,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bekadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Parkinson's Disease and Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2066,51 +2066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Colliot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2023, </w:t>
@@ -2506,51 +2506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Faouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Tan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Casse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tesson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-023-00619-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Real" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez-Carrasco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina H. Reynolds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Lawton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela M.X. Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04041736v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2023.105287" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680714v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Artaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Mangone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJEMB.2022.3178295" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337815v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bassignana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101848" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Laure Mariani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000955" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03480739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A Zito" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;ranger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Weber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Aybek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298502v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2021.04.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa310" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wild" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.593336" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vandewiele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Divo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03046578v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia&#8208;cherif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Gaurav" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28348" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558165v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1004810" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830073v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830094v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03090079v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUS048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Faouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Tan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Casse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tesson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-023-00619-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Real" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez-Carrasco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina H. Reynolds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Lawton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela M.X. Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04041736v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2023.105287" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680714v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Artaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Mangone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJEMB.2022.3178295" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337815v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bassignana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101848" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03480739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A Zito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;ranger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Aybek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Laure Mariani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000955" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298502v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2021.04.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa310" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wild" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.593336" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vandewiele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Divo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03046578v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia&#8208;cherif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Gaurav" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28348" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558165v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1004810" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830073v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830094v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03090079v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUS048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>