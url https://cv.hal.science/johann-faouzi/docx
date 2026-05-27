--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -816,386 +816,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate classification provides a neural signature of Tourette disorder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploratory analysis of the genetics of impulse control disorders in Parkinson's disease using genetic risk scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe A Zito</w:t>
+                <w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bekadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Hartmann</w:t>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Béranger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86, pp.74 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2021.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480739v1</w:t>
+                <w:t xml:space="preserve">hal-03298502v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulse control disorders and related behaviors in Parkinson's disease: risk factors, clinical and genetic aspects and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise-Laure Mariani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Publish Ahead of Print, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/WCO.0000000000000955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory analysis of the genetics of impulse control disorders in Parkinson's disease using genetic risk scores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Faouzi</w:t>
+                <w:t xml:space="preserve">Multivariate classification provides a neural signature of Tourette disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe A Zito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samir Bekadar</w:t>
+                <w:t xml:space="preserve">Benoît Béranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Colliot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samantha Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Aybek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298502v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning for brain disorders: from data processing to disease treatment</w:t>
               </w:r>
@@ -1233,51 +1233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Thibeau-Sutre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (2), pp.1560-1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1393,51 +1393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble Learning of Convolutional Neural Network, Support Vector Machine, and Best Linear Unbiased Predictor for Brain Age Prediction: ARAMIS Contribution to the Predictive Analytics Competition 2019 Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,64 +1844,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bekadar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Parkinson's Disease and Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2053,64 +2053,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for Parkinson’s disease and related disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Corvol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Colliot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2023, </w:t>
@@ -2161,51 +2161,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classic machine learning methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Colliot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning for Brain Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2023</w:t>
@@ -2506,51 +2506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Faouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Tan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Casse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tesson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-023-00619-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Real" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez-Carrasco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina H. Reynolds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Lawton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela M.X. Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04041736v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2023.105287" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680714v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Artaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Mangone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJEMB.2022.3178295" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337815v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bassignana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101848" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03480739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A Zito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;ranger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Weber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Aybek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Laure Mariani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000955" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298502v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2021.04.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa310" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wild" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.593336" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vandewiele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Divo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03046578v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia&#8208;cherif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Gaurav" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28348" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558165v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1004810" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830073v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830094v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03090079v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUS048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Faouzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Tan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Casse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tesson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-023-00619-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Real" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez-Carrasco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina H. Reynolds" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Lawton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela M.X. Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac414" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04041736v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Lejeune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faucher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2023.105287" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03680714v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bekadar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Artaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Mangone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJEMB.2022.3178295" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337815v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Epelbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bassignana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#244;ne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bottani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101848" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298502v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Corvol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2021.04.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298526v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Laure Mariani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000955" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03480739v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe A Zito" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;ranger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Weber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Aybek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Burgos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Thibeau-Sutre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbaa310" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883389v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Janati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136463v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Wild" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.593336" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883390v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vandewiele" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Divo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Androz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03046578v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Pyatigorskaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Yahia&#8208;cherif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Gaurav" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28348" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03558165v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.1004810" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830073v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3195-9_26" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830094v4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03090079v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020SORUS048" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>