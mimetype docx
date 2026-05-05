--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -66,3526 +66,3514 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Exposure to Secondary Organic Aerosols Causes Lung Tissue Damage</w:t>
+                <w:t xml:space="preserve">Interplay Between Oral Microbiota and Mouth Health in People Living With HIV Under Antiretroviral Therapy With or Without Periodontitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Demeautis</w:t>
+                <w:t xml:space="preserve">Diana Estefania Ramos Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouyssi</w:t>
+                <w:t xml:space="preserve">Oulfa Boussetta-Charfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chapalain</w:t>
+                <w:t xml:space="preserve">Angéline Antezack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guillemot</w:t>
+                <w:t xml:space="preserve">Nacera Amroune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Doublet</w:t>
+                <w:t xml:space="preserve">Philippe Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (15), pp.6085-6094. </w:t>
+              <w:t xml:space="preserve">International Journal of Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c08753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/ijod/8794149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04088258v1</w:t>
+                <w:t xml:space="preserve">hal-05591417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-inflammatory profile and immunoparalysis in patients with severe Legionnaires’ disease</w:t>
+                <w:t xml:space="preserve">Chronic Exposure to Secondary Organic Aerosols Causes Lung Tissue Damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Allam</w:t>
+                <w:t xml:space="preserve">T. Demeautis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Mouton</w:t>
+                <w:t xml:space="preserve">A. Bouyssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Testaert</w:t>
+                <w:t xml:space="preserve">A. Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+                <w:t xml:space="preserve">J. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Fessy</w:t>
+                <w:t xml:space="preserve">P. Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.1252515. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (15), pp.6085-6094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1252515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c08753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04668886v1</w:t>
+                <w:t xml:space="preserve">hal-04088258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNF-α response in macrophages depends on clinical Legionella pneumophila isolates genotypes</w:t>
+                <w:t xml:space="preserve">Hyper-inflammatory profile and immunoparalysis in patients with severe Legionnaires’ disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Guillemot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Camille Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Testaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ginevra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gilbert</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Fessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2021.2022861⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1252515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2023.1252515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872969v1</w:t>
+                <w:t xml:space="preserve">inserm-04668886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YAP promotes cell-autonomous immune responses to tackle intracellular Staphylococcus aureus in vitro</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TNF-α response in macrophages depends on clinical Legionella pneumophila isolates genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Thomas</w:t>
+                <w:t xml:space="preserve">Johann Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ginevra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Dalix</w:t>
+                <w:t xml:space="preserve">Elisabeth Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Peyron</w:t>
+                <w:t xml:space="preserve">Christophe Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.6995. </w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.160-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-34432-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2021.2022861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026097v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The motif EXEXXXL in the cytosolic tail of the secretory human proprotein convertase PC7 regulates its trafficking and cleavage activity</w:t>
+                <w:t xml:space="preserve">YAP promotes cell-autonomous immune responses to tackle intracellular Staphylococcus aureus in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loreleï Durand</w:t>
+                <w:t xml:space="preserve">Robin Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Duval</w:t>
+                <w:t xml:space="preserve">Estelle Audoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Evagelidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann Guillemot</w:t>
+                <w:t xml:space="preserve">Mireille Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahid Dianati</w:t>
+                <w:t xml:space="preserve">Elisa Dalix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.011775⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.6995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-34432-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890327v1</w:t>
+                <w:t xml:space="preserve">hal-05026097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the EM66 Biomarker in the Pituitary and Plasma of Healthy Subjects With Different Gonadotroph Status and Patients With Gonadotroph Tumor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The motif EXEXXXL in the cytosolic tail of the secretory human proprotein convertase PC7 regulates its trafficking and cleavage activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loreleï Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Evagelidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Kuhn</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Dianati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295 (7), pp.2068-2083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.011775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045905v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombin activation of protein C requires prior processing by a liver proprotein convertase.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Essalmani</w:t>
+                <w:t xml:space="preserve">Characterization of the EM66 Biomarker in the Pituitary and Plasma of Healthy Subjects With Different Gonadotroph Status and Patients With Gonadotroph Tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delia Susan-Resiga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann Guillemot</w:t>
+                <w:t xml:space="preserve">Marlène Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Woojin Kim</w:t>
+                <w:t xml:space="preserve">Anne-Francoise Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vatsal Sachan</w:t>
+                <w:t xml:space="preserve">Antoine-Guy Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.A116.77040⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2019.00102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890309v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombin activation of protein C requires prior processing by a liver proprotein convertase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Thrombin activation of protein C requires prior processing by a liver proprotein convertase.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Essalmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Susan-Resiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Woojin Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vatsal Sachan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 292 (25), pp.10564-10573. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 292 (33), pp.13565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.A116.77040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M116.770040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03890299v1</w:t>
+                <w:t xml:space="preserve">hal-03890309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deferoxamine stimulates LDLR expression and LDL uptake in HepG2 cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Thrombin activation of protein C requires prior processing by a liver proprotein convertase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Essalmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Susan-Resiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Seidah</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Woojin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vatsal Sachan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201500467⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 292 (25), pp.10564-10573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M116.770040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890244v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid Precursor-like Protein 2 and Sortilin Do Not Regulate the PCSK9 Convertase-mediated Low Density Lipoprotein Receptor Degradation but Interact with Each Other</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Deferoxamine stimulates LDLR expression and LDL uptake in HepG2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Asselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Susan-Resiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Essalmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Seidah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.647180⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (3), pp.600-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201500467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890285v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PACE4 (PCSK6): another proprotein convertase link to iron homeostasis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Seidah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 100 (9), pp.e377-e377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2015.127175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a link between proprotein convertase PC7 activity and human lipid homeostasis?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Amyloid Precursor-like Protein 2 and Sortilin Do Not Regulate the PCSK9 Convertase-mediated Low Density Lipoprotein Receptor Degradation but Interact with Each Other</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chutikarn Butkinaree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryssa Canuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Essalmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Benjannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fob.2014.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (30), pp.18609-18620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.647180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890250v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Plasma Measurement of the WE-14 Peptide in Patients with Pheochromocytoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Is there a link between proprotein convertase PC7 activity and human lipid homeostasis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Essalmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josée Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Seidah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), pp.741-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fob.2014.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01706411v1</w:t>
+                <w:t xml:space="preserve">hal-03890250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGF2 promotes growth of adrenocortical carcinoma cells, but its overexpression does not modify phenotypic and molecular features of adrenocortical carcinoma.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Ragazzon</w:t>
+                <w:t xml:space="preserve">Characterization and Plasma Measurement of the WE-14 Peptide in Patients with Pheochromocytoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien de Reyniès</w:t>
+                <w:t xml:space="preserve">Erwan Thouennon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chevalier</w:t>
+                <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Francillard</w:t>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 (8), pp.e103744. </w:t>
+              <w:t xml:space="preserve">, 2014, 9 (2), pp.88698 - 88698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01068039v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply:</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IGF2 promotes growth of adrenocortical carcinoma cells, but its overexpression does not modify phenotypic and molecular features of adrenocortical carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guillaud-Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ragazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien de Reyniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Francillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.26397⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e103744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890182v1</w:t>
+                <w:t xml:space="preserve">inserm-01068039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the proprotein convertases in iron homeostasis: Proprotein convertase 7 sheds human transferrin receptor 1 and furin activates hepcidin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reply:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Seidah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 57 (6), pp.2514-2524. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.26297⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 58 (5), pp.1861-1862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.26397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890115v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the expression of the proprotein convertase PC7 reduces BDNF production and affects learning and memory in mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Implication of the proprotein convertases in iron homeostasis: Proprotein convertase 7 sheds human transferrin receptor 1 and furin activates hepcidin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryssa Canuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Essalmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annik Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Seidah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (6), pp.2514-2524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hep.26297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1314698110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03890225v1</w:t>
+                <w:t xml:space="preserve">hal-03890115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression and processing of secretogranin II in relation to the status of pheochromocytoma: implications for the production of the tumoral marker EM66</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disruption of the expression of the proprotein convertase PC7 reduces BDNF production and affects learning and memory in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vallet-Erdtmann</w:t>
+                <w:t xml:space="preserve">William Wetsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ravni</w:t>
+                <w:t xml:space="preserve">Ramona Rodriguiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Essalmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/JME-11-0077⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (43), pp.17362-17367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1314698110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706410v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of prenatal undernutrition on the effects of clozapine and aripiprazole in the adult male rats: Relevance to a neurodevelopmental origin of schizophrenia?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Amélie Lukaszewski</w:t>
+                <w:t xml:space="preserve">Differential expression and processing of secretogranin II in relation to the status of pheochromocytoma: implications for the production of the tumoral marker EM66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Montel</w:t>
+                <w:t xml:space="preserve">E Thouënnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delahaye</w:t>
+                <w:t xml:space="preserve">M. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Mayeur</w:t>
+                <w:t xml:space="preserve">V. Vallet-Erdtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ravni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2011.04.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.115 - 127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JME-11-0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03890357v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could maternal perinatal atypical antipsychotic treatments program later metabolic diseases in the offspring?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of prenatal undernutrition on the effects of clozapine and aripiprazole in the adult male rats: Relevance to a neurodevelopmental origin of schizophrenia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Laborie</w:t>
+                <w:t xml:space="preserve">Marie-Amélie Lukaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dutriez-Casteloot</w:t>
+                <w:t xml:space="preserve">Valérie Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Maron</w:t>
+                <w:t xml:space="preserve">Fabien Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Deloof</w:t>
+                <w:t xml:space="preserve">Sylvain Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 667 (1-3), pp.13-16. </w:t>
+              <w:t xml:space="preserve">, 2011, 667 (1-3), pp.402-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2011.05.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2011.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890372v1</w:t>
+                <w:t xml:space="preserve">hal-03890357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granins and their derived peptides in normal and tumoral chromaffin tissue: Implications for the diagnosis and prognosis of pheochromocytoma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Could maternal perinatal atypical antipsychotic treatments program later metabolic diseases in the offspring?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Pierre</w:t>
+                <w:t xml:space="preserve">Christine Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Zohra El-Yamani</w:t>
+                <w:t xml:space="preserve">Isabelle Dutriez-Casteloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Deloof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulatory Peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.regpep.2010.06.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 667 (1-3), pp.13-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2011.05.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706413v1</w:t>
+                <w:t xml:space="preserve">hal-03890372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of trophic amidated peptides and their receptors in benign and malignant pheochromocytomas: high expression of adrenomedullin RDC1 receptor and implication in tumoral cell survival</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Granins and their derived peptides in normal and tumoral chromaffin tissue: Implications for the diagnosis and prognosis of pheochromocytoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thouennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Destiny-Love Manecka</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zohra El-Yamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/ERC-10-0109⟩</w:t>
+              <w:t xml:space="preserve">Regulatory Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 165 (1), pp.21 - 29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.regpep.2010.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706426v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal prenatal undernutrition alters the response of POMC neurons to energy status variation in adult male rat offspring.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of trophic amidated peptides and their receptors in benign and malignant pheochromocytomas: high expression of adrenomedullin RDC1 receptor and implication in tumoral cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Enache</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Erwan Thouënnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destiny-Love Manecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.90740.2008⟩</w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.637 - 651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/ERC-10-0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483720v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic markers for the diagnosis and prognosis of pheochromocytoma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Maternal prenatal undernutrition alters the response of POMC neurons to energy status variation in adult male rat offspring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Lukaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Y. Risold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Graeme Eisenhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1586/17446651.4.1.45⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 296 (3), pp.E462-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.90740.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369110v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metoclopramide stimulates catecholamine- and granin-derived peptide secretion from pheochromocytoma cells through activation of serotonin type 4 (5-HT4) receptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Genetic markers for the diagnosis and prognosis of pheochromocytoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thouënnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Bastard</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Eisenhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/ERC-08-0190⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (1), pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/17446651.4.1.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706408v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunohistochemical distribution of the secretogranin II-derived peptide EM66 in the rat hypothalamus: A comparative study with jerboa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Metoclopramide stimulates catecholamine- and granin-derived peptide secretion from pheochromocytoma cells through activation of serotonin type 4 (5-HT4) receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Barakat</w:t>
+                <w:t xml:space="preserve">Patricia Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seloua El Ouezzani</w:t>
+                <w:t xml:space="preserve">Dorthe Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thouennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.12.033⟩</w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (1), pp.281 - 290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/ERC-08-0190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02344634v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Potential Gene Markers and Insights into the Pathophysiology of Pheochromocytoma Malignancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thouennon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel G. Elkahloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Paule Gimenez-Roqueplo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3643,497 +3631,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACAP Stimulates the Release of the Secretogranin II-Derived Peptide EM66 from Chromaffin Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Immunohistochemical distribution of the secretogranin II-derived peptide EM66 in the rat hypothalamus: A comparative study with jerboa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boutahricht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Turquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
+                <w:t xml:space="preserve">Maïté Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Fournier</w:t>
+                <w:t xml:space="preserve">Youssef Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seloua El Ouezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1196/annals.1317.033⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 414 (3), pp.268-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890392v1</w:t>
+                <w:t xml:space="preserve">hal-02344634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of multiple signaling pathways in PACAP-induced EM66 secretion from chromaffin cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djida Aït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Turquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulatory Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 137 (1-2), pp.79 - 88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.regpep.2006.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Novel Tools for the Diagnosis and Prognosis of Pheochromocytoma Using Peptide Marker Immunoassay and Gene Expression Profiling Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PACAP Stimulates the Release of the Secretogranin II-Derived Peptide EM66 from Chromaffin Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Anouar</w:t>
+                <w:t xml:space="preserve">Djida Aït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Yon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Guillemot</w:t>
+                <w:t xml:space="preserve">Valérie Turquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Thouennon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Barbier</w:t>
+                <w:t xml:space="preserve">Alain Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 1073 (1), pp.533-540. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 1070 (1), pp.309-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1196/annals.1317.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1196/annals.1353.057⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03890435v1</w:t>
+                <w:t xml:space="preserve">hal-03890392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating EM66 is a highly sensitive marker for the diagnosis and follow-up of pheochromocytoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Anouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grouzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4191,581 +4179,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and processing of the neuroendocrine protein secretogranin II in benign and malignant pheochromocytomas.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Novel Tools for the Diagnosis and Prognosis of Pheochromocytoma Using Peptide Marker Immunoassay and Gene Expression Profiling Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Thouennon</w:t>
+                <w:t xml:space="preserve">Y. Anouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Vallet-Erdtmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
+                <w:t xml:space="preserve">L. Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thouennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 1073, pp.527-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1196/annals.1353.056⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 1073 (1), pp.533-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1196/annals.1353.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653225v1</w:t>
+                <w:t xml:space="preserve">hal-03890435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Characterisation and Immunohistochemical Localisation of the Secretogranin II-Derived Peptide EM66 in the Hypothalamus of the Jerboa (Jaculus orientalis): Modulation by Food Deprivation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Expression and processing of the neuroendocrine protein secretogranin II in benign and malignant pheochromocytomas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thouennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Vallet-Erdtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S El Ouezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2005.01314.x⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1073, pp.527-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1196/annals.1353.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342558v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical Characterization and Immunocytochemical Localization of EM66, a Novel Peptide Derived from Secretogranin II, in the Rat Pituitary and Adrenal Glands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Biochemical Characterisation and Immunohistochemical Localisation of the Secretogranin II-Derived Peptide EM66 in the Hypothalamus of the Jerboa (Jaculus orientalis): Modulation by Food Deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutahricht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Johann Guillemot</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellafqih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S El Ouezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/002215540305100812⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (6), pp.372-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2005.01314.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706425v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Biochemical Characterization and Immunocytochemical Localization of EM66, a Novel Peptide Derived from Secretogranin II, in the Rat Pituitary and Adrenal Glands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songyun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Histochemistry and Cytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51 (8), pp.1083 - 1095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/002215540305100812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identification of the Secretogranin II-Derived Peptide EM66 in Pheochromocytomas as a Potential Marker for Discriminating Benign Versus Malignant Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Grumolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 88 (6), pp.2579-2585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/jc.2002-021748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4775,262 +4909,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posttranslational Processing of Secretory Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil G. Seidah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Murphy; Harold Gainer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Neuroendocrinology: From Genome to Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.171-193, 2016, 9781118760376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118760369.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromogranins/Secretogranins and Derived Peptides: Insights from the Amphibian Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djida Ait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Turquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boutahricht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abba J. Kastin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Biologically Active Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.311-319, 2006, 978-0-12-369442-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-012369442-3/50050-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5040,188 +5174,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de nouveaux peptides dérivés des chromogranines comme marqueurs diagnostiques des phéochromocytomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Turquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grumolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès de la Société Française d'Endocrinologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Reims, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 65 (4), pp.399-400, 2004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0003-4266(04)95922-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5368,51 +5502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Demeautis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouyssi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapalain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doublet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04668886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Testaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fessy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1252515" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872969v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.2022861" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026097v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34432-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Durand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Evagelidis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Dianati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.011775" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045905v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Cailleux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Guy Lopez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Kuhn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00102" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Essalmani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Susan-Resiga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatsal Sachan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.A116.77040" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890299v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.770040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890244v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Asselin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Seidah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500467" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutikarn Butkinaree" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryssa Canuel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Poirier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Benjannet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.647180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seidah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2015.127175" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Hamelin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fob.2014.08.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706411v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thouennon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088698" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01068039v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guillaud-Bataille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ragazzon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Francillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103744" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890182v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26397" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Prat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26297" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890225v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wetsel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Rodriguiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rousselet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1314698110" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706410v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thou&#235;nnon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet-Erdtmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-11-0077" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lukaszewski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delahaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mayeur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2011.04.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8504X8WD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laborie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutriez-Casteloot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deloof" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2011.05.076" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SLDL7D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra El-Yamani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2010.06.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706426v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thou&#235;nnon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tanguy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny-Love Manecka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/ERC-10-0109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Enache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.90740.2008" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369110v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Eisenhofer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17446651.4.1.45" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706408v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Compagnon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bastard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/ERC-08-0190" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344634v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boutahricht" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Barakat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seloua El Ouezzani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.12.033" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK9B82VP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel G. Elkahloun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertherat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2007-1253" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890392v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida A&#239;t-Ali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Turquier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1317.033" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706412v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2006.04.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890435v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anouar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thouennon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1353.057" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25NX26F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grouzmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grumolato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.21571" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653225v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barbier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vallet-Erdtmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1353.056" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J13J6R3P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutahricht" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellafqih" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Ouezzani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2005.01314.x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2RCZNSML-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyun Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002215540305100812" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706414v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2002-021748" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369567v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil G. Seidah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118760369.ch9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369592v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Ait-Ali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-012369442-3/50050-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369808v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turquier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grumolato" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-4266(04)95922-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05591417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Estefania Ramos Pe&#241;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Boussetta-Charfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Antezack" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Amroune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijod/8794149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Demeautis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouyssi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapalain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doublet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08753" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04668886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Testaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fessy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1252515" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.2022861" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34432-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Evagelidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Dianati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.011775" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Cailleux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Guy Lopez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Kuhn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Essalmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Susan-Resiga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Kim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatsal Sachan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.A116.77040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.770040" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Asselin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Seidah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500467" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seidah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2015.127175" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutikarn Butkinaree" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryssa Canuel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Poirier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Benjannet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.647180" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Hamelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fob.2014.08.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thouennon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088698" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01068039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guillaud-Bataille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ragazzon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Francillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103744" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26397" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Prat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26297" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wetsel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Rodriguiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rousselet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1314698110" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thou&#235;nnon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet-Erdtmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-11-0077" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lukaszewski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delahaye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mayeur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2011.04.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8504X8WD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890372v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laborie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutriez-Casteloot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deloof" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2011.05.076" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SLDL7D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra El-Yamani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2010.06.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thou&#235;nnon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tanguy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny-Love Manecka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/ERC-10-0109" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Enache" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.90740.2008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369110v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Eisenhofer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17446651.4.1.45" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Compagnon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bastard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/ERC-08-0190" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel G. Elkahloun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertherat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2007-1253" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boutahricht" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Barakat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seloua El Ouezzani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.12.033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK9B82VP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida A&#239;t-Ali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Turquier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2006.04.023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1317.033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grouzmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grumolato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.21571" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anouar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thouennon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1353.057" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25NX26F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barbier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vallet-Erdtmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1353.056" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J13J6R3P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342558v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutahricht" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellafqih" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Ouezzani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2005.01314.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2RCZNSML-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706425v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyun Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002215540305100812" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706414v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2002-021748" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369567v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil G. Seidah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118760369.ch9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369592v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Ait-Ali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-012369442-3/50050-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369808v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grumolato" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-4266(04)95922-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>