--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1436,252 +1436,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACE4 (PCSK6): another proprotein convertase link to iron homeostasis?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amyloid Precursor-like Protein 2 and Sortilin Do Not Regulate the PCSK9 Convertase-mediated Low Density Lipoprotein Receptor Degradation but Interact with Each Other</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Seidah</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chutikarn Butkinaree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryssa Canuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Essalmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Benjannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2015.127175⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (30), pp.18609-18620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M115.647180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890235v1</w:t>
+                <w:t xml:space="preserve">hal-03890285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid Precursor-like Protein 2 and Sortilin Do Not Regulate the PCSK9 Convertase-mediated Low Density Lipoprotein Receptor Degradation but Interact with Each Other</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steve Poirier</w:t>
+                <w:t xml:space="preserve">PACE4 (PCSK6): another proprotein convertase link to iron homeostasis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Benjannet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Seidah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 290 (30), pp.18609-18620. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (9), pp.e377-e377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M115.647180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2015.127175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890285v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a link between proprotein convertase PC7 activity and human lipid homeostasis?</w:t>
               </w:r>
@@ -2137,291 +2137,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication of the proprotein convertases in iron homeostasis: Proprotein convertase 7 sheds human transferrin receptor 1 and furin activates hepcidin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disruption of the expression of the proprotein convertase PC7 reduces BDNF production and affects learning and memory in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Wetsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Rodriguiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryssa Canuel</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Essalmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hep.26297⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (43), pp.17362-17367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1314698110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890115v1</w:t>
+                <w:t xml:space="preserve">hal-03890225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of the expression of the proprotein convertase PC7 reduces BDNF production and affects learning and memory in mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implication of the proprotein convertases in iron homeostasis: Proprotein convertase 7 sheds human transferrin receptor 1 and furin activates hepcidin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryssa Canuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Essalmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Rousselet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annik Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Seidah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (43), pp.17362-17367. </w:t>
+              <w:t xml:space="preserve">Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (6), pp.2514-2524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1314698110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hep.26297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890225v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential expression and processing of secretogranin II in relation to the status of pheochromocytoma: implications for the production of the tumoral marker EM66</w:t>
               </w:r>
@@ -2535,855 +2535,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of prenatal undernutrition on the effects of clozapine and aripiprazole in the adult male rats: Relevance to a neurodevelopmental origin of schizophrenia?</w:t>
+                <w:t xml:space="preserve">Could maternal perinatal atypical antipsychotic treatments program later metabolic diseases in the offspring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Amélie Lukaszewski</w:t>
+                <w:t xml:space="preserve">Christine Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Montel</w:t>
+                <w:t xml:space="preserve">Isabelle Dutriez-Casteloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delahaye</w:t>
+                <w:t xml:space="preserve">Michel Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Mayeur</w:t>
+                <w:t xml:space="preserve">Sylvie Deloof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 667 (1-3), pp.402-409. </w:t>
+              <w:t xml:space="preserve">, 2011, 667 (1-3), pp.13-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2011.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2011.05.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890357v1</w:t>
+                <w:t xml:space="preserve">hal-03890372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could maternal perinatal atypical antipsychotic treatments program later metabolic diseases in the offspring?</w:t>
+                <w:t xml:space="preserve">Influence of prenatal undernutrition on the effects of clozapine and aripiprazole in the adult male rats: Relevance to a neurodevelopmental origin of schizophrenia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Laborie</w:t>
+                <w:t xml:space="preserve">Marie-Amélie Lukaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dutriez-Casteloot</w:t>
+                <w:t xml:space="preserve">Valérie Montel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Maron</w:t>
+                <w:t xml:space="preserve">Fabien Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Deloof</w:t>
+                <w:t xml:space="preserve">Sylvain Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 667 (1-3), pp.13-16. </w:t>
+              <w:t xml:space="preserve">, 2011, 667 (1-3), pp.402-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2011.05.076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2011.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890372v1</w:t>
+                <w:t xml:space="preserve">hal-03890357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granins and their derived peptides in normal and tumoral chromaffin tissue: Implications for the diagnosis and prognosis of pheochromocytoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Guérin</w:t>
+                <w:t xml:space="preserve">Expression of trophic amidated peptides and their receptors in benign and malignant pheochromocytomas: high expression of adrenomedullin RDC1 receptor and implication in tumoral cell survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thouënnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fatima-Zohra El-Yamani</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destiny-Love Manecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulatory Peptides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.regpep.2010.06.003⟩</w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.637 - 651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1677/ERC-10-0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706413v1</w:t>
+                <w:t xml:space="preserve">hal-01706426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of trophic amidated peptides and their receptors in benign and malignant pheochromocytomas: high expression of adrenomedullin RDC1 receptor and implication in tumoral cell survival</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Granins and their derived peptides in normal and tumoral chromaffin tissue: Implications for the diagnosis and prognosis of pheochromocytoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thouennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destiny-Love Manecka</w:t>
+                <w:t xml:space="preserve">Fatima-Zohra El-Yamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (3), pp.637 - 651. </w:t>
+              <w:t xml:space="preserve">Regulatory Peptides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 165 (1), pp.21 - 29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1677/ERC-10-0109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.regpep.2010.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01706426v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal prenatal undernutrition alters the response of POMC neurons to energy status variation in adult male rat offspring.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic markers for the diagnosis and prognosis of pheochromocytoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thouënnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Breton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Amélie Lukaszewski</w:t>
+                <w:t xml:space="preserve">Laurent Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Y. Risold</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johann Guillemot</w:t>
+                <w:t xml:space="preserve">Graeme Eisenhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.90740.2008⟩</w:t>
+              <w:t xml:space="preserve">Expert Review of Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (1), pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1586/17446651.4.1.45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483720v1</w:t>
+                <w:t xml:space="preserve">hal-05369110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic markers for the diagnosis and prognosis of pheochromocytoma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Pierre</w:t>
+                <w:t xml:space="preserve">Maternal prenatal undernutrition alters the response of POMC neurons to energy status variation in adult male rat offspring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Lukaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Y. Risold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Graeme Eisenhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (1), pp.45-52. </w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 296 (3), pp.E462-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1586/17446651.4.1.45⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.90740.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369110v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metoclopramide stimulates catecholamine- and granin-derived peptide secretion from pheochromocytoma cells through activation of serotonin type 4 (5-HT4) receptors</w:t>
               </w:r>
@@ -4179,319 +4179,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Novel Tools for the Diagnosis and Prognosis of Pheochromocytoma Using Peptide Marker Immunoassay and Gene Expression Profiling Approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression and processing of the neuroendocrine protein secretogranin II in benign and malignant pheochromocytomas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Anouar</w:t>
+                <w:t xml:space="preserve">Laure Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Thouennon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Yon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Barbier</w:t>
+                <w:t xml:space="preserve">Virginie Vallet-Erdtmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 1073 (1), pp.533-540. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1196/annals.1353.057⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 1073, pp.527-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1196/annals.1353.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890435v1</w:t>
+                <w:t xml:space="preserve">hal-00653225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and processing of the neuroendocrine protein secretogranin II in benign and malignant pheochromocytomas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Guillemot</w:t>
+                <w:t xml:space="preserve">Development of Novel Tools for the Diagnosis and Prognosis of Pheochromocytoma Using Peptide Marker Immunoassay and Gene Expression Profiling Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Anouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Barbier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Thouennon</w:t>
+                <w:t xml:space="preserve">E. Thouennon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Vallet-Erdtmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
+                <w:t xml:space="preserve">L. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 1073, pp.527-32. </w:t>
+              <w:t xml:space="preserve">, 2006, 1073 (1), pp.533-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1196/annals.1353.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1196/annals.1353.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653225v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical Characterisation and Immunohistochemical Localisation of the Secretogranin II-Derived Peptide EM66 in the Hypothalamus of the Jerboa (Jaculus orientalis): Modulation by Food Deprivation</w:t>
               </w:r>
@@ -4649,51 +4649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songyun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4757,51 +4757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Secretogranin II-Derived Peptide EM66 in Pheochromocytomas as a Potential Marker for Discriminating Benign Versus Malignant Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5502,51 +5502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05591417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Estefania Ramos Pe&#241;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Boussetta-Charfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Antezack" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Amroune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijod/8794149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Demeautis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouyssi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapalain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doublet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08753" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04668886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Testaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fessy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1252515" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.2022861" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34432-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Evagelidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Dianati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.011775" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Cailleux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Guy Lopez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Kuhn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Essalmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Susan-Resiga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Kim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatsal Sachan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.A116.77040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.770040" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Asselin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Seidah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500467" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seidah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2015.127175" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutikarn Butkinaree" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryssa Canuel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Poirier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Benjannet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.647180" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Hamelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fob.2014.08.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thouennon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088698" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01068039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guillaud-Bataille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ragazzon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Francillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103744" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26397" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Prat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26297" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890225v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wetsel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Rodriguiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rousselet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1314698110" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thou&#235;nnon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet-Erdtmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-11-0077" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lukaszewski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delahaye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mayeur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2011.04.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8504X8WD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890372v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laborie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutriez-Casteloot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deloof" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2011.05.076" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SLDL7D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra El-Yamani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2010.06.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thou&#235;nnon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tanguy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny-Love Manecka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/ERC-10-0109" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Enache" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.90740.2008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369110v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Eisenhofer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17446651.4.1.45" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Compagnon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bastard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/ERC-08-0190" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel G. Elkahloun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertherat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2007-1253" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boutahricht" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Barakat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seloua El Ouezzani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.12.033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK9B82VP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida A&#239;t-Ali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Turquier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2006.04.023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1317.033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grouzmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grumolato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.21571" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anouar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thouennon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1353.057" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25NX26F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653225v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barbier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vallet-Erdtmann" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1353.056" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J13J6R3P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342558v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutahricht" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellafqih" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Ouezzani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2005.01314.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2RCZNSML-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706425v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyun Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002215540305100812" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706414v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2002-021748" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369567v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil G. Seidah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118760369.ch9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369592v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Ait-Ali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-012369442-3/50050-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369808v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grumolato" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-4266(04)95922-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05591417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Estefania Ramos Pe&#241;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oulfa Boussetta-Charfi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Antezack" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Amroune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijod/8794149" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Demeautis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouyssi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapalain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doublet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08753" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04668886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Testaert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ginevra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Fessy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2023.1252515" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.2022861" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Caire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dalix" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Peyron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-34432-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890327v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Durand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Evagelidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Dianati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.011775" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Cailleux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine-Guy Lopez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Kuhn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00102" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Essalmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Susan-Resiga" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woojin Kim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vatsal Sachan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.A116.77040" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.770040" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Asselin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Seidah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500467" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chutikarn Butkinaree" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryssa Canuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Poirier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Benjannet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.647180" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seidah" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2015.127175" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Hamelin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fob.2014.08.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706411v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thouennon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088698" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01068039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guillaud-Bataille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ragazzon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de Reyni&#232;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Francillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103744" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26397" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890225v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Wetsel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Rodriguiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rousselet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1314698110" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890115v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Prat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.26297" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Thou&#235;nnon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vallet-Erdtmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ravni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-11-0077" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laborie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutriez-Casteloot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deloof" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2011.05.076" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SLDL7D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890357v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lukaszewski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delahaye" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mayeur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2011.04.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8504X8WD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706426v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thou&#235;nnon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tanguy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny-Love Manecka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/ERC-10-0109" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra El-Yamani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2010.06.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Eisenhofer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/17446651.4.1.45" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483720v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Enache" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.90740.2008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706408v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Compagnon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bastard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/ERC-08-0190" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706427v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel G. Elkahloun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertherat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2007-1253" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02344634v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boutahricht" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Barakat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seloua El Ouezzani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.12.033" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK9B82VP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida A&#239;t-Ali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Turquier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2006.04.023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1317.033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grouzmann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grumolato" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.21571" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653225v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barbier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vallet-Erdtmann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1353.056" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J13J6R3P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Anouar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thouennon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1196/annals.1353.057" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-25NX26F6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02342558v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutahricht" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellafqih" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Ouezzani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2005.01314.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2RCZNSML-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706425v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Pelletier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyun Li" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/002215540305100812" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706414v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2002-021748" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369567v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil G. Seidah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118760369.ch9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369592v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Ait-Ali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-012369442-3/50050-7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369808v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turquier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grumolato" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-4266(04)95922-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>