--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -222,321 +222,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust undulatory locomotion via neuromechanical adjustments in a dissipative medium</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symmetry breaking and gait transition induced by hydrodynamic sensory feedback in an anguilliform swimming robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Paez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Thandiackal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2405.01802⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (5), pp.055104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.055104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814310v1</w:t>
+                <w:t xml:space="preserve">hal-04817887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry breaking and gait transition induced by hydrodynamic sensory feedback in an anguilliform swimming robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust undulatory locomotion via neuromechanical adjustments in a dissipative medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Ishimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (5), pp.055104. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (222), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.055104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2405.01802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817887v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of robust self-organized undulatory swimming based on local hydrodynamic force sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Thandiackal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilo Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Paez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1261,260 +1261,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of 1/f noise in quasi-bidimensional turbulent flows</w:t>
+                <w:t xml:space="preserve">Subcritical transition to turbulence of a precessing flow in a cylindrical vessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Fauve</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gundrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Giesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Stefani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/111/44002⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4936653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819672v1</w:t>
+                <w:t xml:space="preserve">hal-01819680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcritical transition to turbulence of a precessing flow in a cylindrical vessel</w:t>
+                <w:t xml:space="preserve">Experimental observation of 1/f noise in quasi-bidimensional turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frank Stefani</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Petrelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/111/44002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4936653⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01819680v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of reversals and condensates in two-dimensional Kolmogorov flows</w:t>
               </w:r>
@@ -1760,51 +1760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimum reduction of the dynamo threshold by a ferromagnetic layer located in the flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petrelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2011,64 +2011,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Petrelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 106 (4-5), pp.468 - 492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2294,51 +2294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2424,51 +2424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2567,51 +2567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seth Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Machines 2020 : 9th International Conference on Biomimetic and Biohybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Freiburg, Germany. pp.165-175, </w:t>
@@ -3372,51 +3372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Ishimoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0688" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.01802" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilo Melo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thandiackal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.055104" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abf6354" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102220" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giesecke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gundrum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.033901" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819675v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fauve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa6f3d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.053701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stefani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Albrecht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arlt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gailitis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/228/1/012002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petrelis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/64004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petrelis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/44002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/332B51AA5D870AD6EF9D9577493A193D8103CC5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936653" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kumar Mishra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Verma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.053005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albrecht" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/11/113044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.033015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riols" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rincon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.317" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laroche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2011.648629" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ogilvie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036321" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187577" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clement" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636073" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brossillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lagrange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64313-3_17" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00990150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778432v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:9837916808910de54b0e817c9439689ac12fb39f;origin=https://github.com/Clementmoreau/CPG-swimmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Ishimoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0688" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817887v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilo Melo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thandiackal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.055104" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814310v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.01802" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abf6354" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102220" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giesecke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gundrum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.033901" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819675v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fauve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa6f3d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.053701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stefani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Albrecht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arlt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gailitis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/228/1/012002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petrelis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/64004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936653" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petrelis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/44002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/332B51AA5D870AD6EF9D9577493A193D8103CC5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kumar Mishra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Verma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.053005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albrecht" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/11/113044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.033015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riols" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rincon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.317" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laroche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2011.648629" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ogilvie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036321" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187577" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clement" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636073" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brossillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lagrange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64313-3_17" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00990150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778432v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:9837916808910de54b0e817c9439689ac12fb39f;origin=https://github.com/Clementmoreau/CPG-swimmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>