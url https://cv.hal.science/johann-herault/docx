--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -84,2167 +84,2258 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust undulatory locomotion through neuromechanical adjustments in a dissipative medium</w:t>
+                <w:t xml:space="preserve">Transitions in unsteady capillary-gravity wakes of surface swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenta Ishimoto</w:t>
+                <w:t xml:space="preserve">Max Roccuzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2024.0688⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (4), pp.044805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/srzb-5ksp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100551v1</w:t>
+                <w:t xml:space="preserve">hal-05608203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry breaking and gait transition induced by hydrodynamic sensory feedback in an anguilliform swimming robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robust undulatory locomotion through neuromechanical adjustments in a dissipative medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenta Ishimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.055104⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (222), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2024.0688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817887v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust undulatory locomotion via neuromechanical adjustments in a dissipative medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenta Ishimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22 (222), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2405.01802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of robust self-organized undulatory swimming based on local hydrodynamic force sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Symmetry breaking and gait transition induced by hydrodynamic sensory feedback in an anguilliform swimming robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Paez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Thandiackal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Kano</w:t>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (57), </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (5), pp.055104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scirobotics.abf6354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.110.055104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430114v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometrically exact approach for floating slender bodies with finite deformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Emergence of robust self-organized undulatory swimming based on local hydrodynamic force sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Thandiackal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilo Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Paez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Kano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102220⟩</w:t>
+              <w:t xml:space="preserve">Science Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (57), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scirobotics.abf6354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571747v1</w:t>
+                <w:t xml:space="preserve">hal-03430114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability of precession driven Kelvin modes: Evidence of a detuning effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A geometrically exact approach for floating slender bodies with finite deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Stefani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.033901⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.102220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310132v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities on a turbulent background</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Instability of precession driven Kelvin modes: Evidence of a detuning effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Giesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gundrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Fauve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Pétrélis</w:t>
+                <w:t xml:space="preserve">Frank Stefani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa6f3d⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.033901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819675v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric instability in periodically perturbed dynamos</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Instabilities on a turbulent background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pétrélis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.053701⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/aa6f3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816928v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field dynamos and magnetically triggered flow instabilities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parametric instability in periodically perturbed dynamos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Giesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Herault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/228/1/012002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.053701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816925v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcations of a large-scale circulation in a quasi-bidimensional turbulent flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Michel</w:t>
+                <w:t xml:space="preserve">Magnetic field dynamos and magnetically triggered flow instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Arlt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Petrelis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Gailitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 115 (6), </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/115/64004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/228/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819673v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcritical transition to turbulence of a precessing flow in a cylindrical vessel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bifurcations of a large-scale circulation in a quasi-bidimensional turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frank Stefani</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Petrelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4936653⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/115/64004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819680v1</w:t>
+                <w:t xml:space="preserve">hal-01819673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of 1/f noise in quasi-bidimensional turbulent flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Subcritical transition to turbulence of a precessing flow in a cylindrical vessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Fauve</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gundrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Giesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Stefani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/111/44002⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4936653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01819672v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of reversals and condensates in two-dimensional Kolmogorov flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental observation of 1/f noise in quasi-bidimensional turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mahendra Verma</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Petrelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.053005⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/111/44002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819681v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triadic resonances in nonlinear simulations of a fluid flow in a precessing cylinder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamics of reversals and condensates in two-dimensional Kolmogorov flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Giesecke</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pankaj Kumar Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Albrecht</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Stefani</w:t>
+                <w:t xml:space="preserve">Mahendra Verma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (11), </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/11/113044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.053005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819678v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimum reduction of the dynamo threshold by a ferromagnetic layer located in the flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Triadic resonances in nonlinear simulations of a fluid flow in a precessing cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Petrelis</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Giesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gundrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Stefani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.033015⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/11/113044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819685v1</w:t>
+                <w:t xml:space="preserve">hal-01819678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global bifurcations to subcritical magnetorotational dynamo action in Keplerian shear flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Optimum reduction of the dynamo threshold by a ferromagnetic layer located in the flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Petrelis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.317⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.033015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819668v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversals of a large-scale field generated over a turbulent background</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Global bifurcations to subcritical magnetorotational dynamo action in Keplerian shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gallet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03091929.2011.648629⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 731, pp.1 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819671v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reversals of a large-scale field generated over a turbulent background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Petrelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (4-5), pp.468 - 492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03091929.2011.648629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Periodic magnetorotational dynamo action as a prototype of nonlinear magnetic-field generation in shear flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rincon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.036321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2254,492 +2345,492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive inverse dynamics of a swimming snake-like robot with a tree-like mechanical structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARSO 2023: 19th IEEE International Conference on Advanced Robotics and Its Social Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Berlin, Germany. pp.65-70, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARSO56563.2023.10187577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-static motion of a new serial snake-like robot on a water surface: a geometrical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lebastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2021: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.7372-7377, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standing on the Water: Stability Mechanisms of Snakes on Free Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Brossillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seth Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lebastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Machines 2020 : 9th International Conference on Biomimetic and Biohybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Freiburg, Germany. pp.165-175, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64313-3_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence d’une nage cohérente induite par des retours sensoriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rencontre du non-linéaire 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2749,117 +2840,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robots bio-inspirés : quand l’IA a une prise sur le réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2869,117 +2960,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending-compression coupling in extensible slender microswimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenta Ishimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05050487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2989,100 +3080,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des structures cohérentes en turbulence magnétohydrodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des fluides [physics.class-ph]. Université Paris-Diderot - Paris VII, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00990150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3092,140 +3183,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Code for the article &amp;quot;Robust undulatory locomotion via neuromechanical adjustments in a dissipative medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Moreau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johann Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenta Ishimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:snp:9837916808910de54b0e817c9439689ac12fb39f;origin=https://github.com/Clementmoreau/CPG-swimmer⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3372,51 +3463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Ishimoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0688" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817887v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilo Melo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thandiackal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.055104" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814310v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.01802" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abf6354" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102220" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giesecke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gundrum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.033901" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819675v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fauve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa6f3d" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816928v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.053701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stefani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Albrecht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arlt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gailitis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/228/1/012002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petrelis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/64004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936653" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petrelis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/44002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/332B51AA5D870AD6EF9D9577493A193D8103CC5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kumar Mishra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Verma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.053005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albrecht" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/11/113044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.033015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riols" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rincon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.317" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laroche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2011.648629" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ogilvie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036321" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416912v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187577" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clement" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636073" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109367v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brossillon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lagrange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64313-3_17" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050487v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00990150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778432v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:9837916808910de54b0e817c9439689ac12fb39f;origin=https://github.com/Clementmoreau/CPG-swimmer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Roccuzzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Herault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/srzb-5ksp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenta Ishimoto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2024.0688" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814310v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.01802" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817887v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Paez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilo Melo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thandiackal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebastard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.055104" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430114v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Kano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scirobotics.abf6354" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102220" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giesecke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gundrum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Stefani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.033901" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fauve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/aa6f3d" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.053701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stefani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Albrecht" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arlt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gailitis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/228/1/012002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819673v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petrelis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/64004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819680v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936653" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petrelis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauve" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/111/44002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/332B51AA5D870AD6EF9D9577493A193D8103CC5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819681v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pankaj Kumar Mishra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Verma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.053005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819678v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albrecht" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/11/113044" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819685v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.033015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819668v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riols" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rincon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.317" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819671v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gallet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laroche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2011.648629" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ogilvie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036321" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARSO56563.2023.10187577" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03686633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Clement" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636073" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Brossillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Lagrange" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64313-3_17" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169741v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Chevalier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00990150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:snp:9837916808910de54b0e817c9439689ac12fb39f;origin=https://github.com/Clementmoreau/CPG-swimmer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>