--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -66,3380 +66,3618 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When and where localization fails: an analysis of the iterative closest point in evolving environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Raouf Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pomerleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Mobile Robots (ECMR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Padua, Italy. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMR65884.2025.11162975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintenance de cartes pour la navigation de robots mobiles en environnements non structurés pour une compréhension spatiale à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Raouf Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Checchin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collision-Aware Traversability Analysis for Autonomous Vehicles in the Context of Agricultural Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Spisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Atlanta, United States. pp.13138-13145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthetic Crop-Weed Image Generation and its Impact on Model Generalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garen Boyadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Bertoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IROS 2025 Workshop on Agricultural Robotics and Automation: Driving Innovation in Agri-Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Hangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feeling the force: A nuanced physics-based traversability sensor for navigation in unstructured vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaar Khizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Mobile Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Padua, Sep 2025, Padua, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMR65884.2025.11163109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Theory to Practice: Identifying the Optimal Approach for Offset Point Tracking in the Context of Agricultural Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ngnepiepaye Wembe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE ICRA Workshop on Field Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cropcraft: A Procedural World Generator for Robotics Simulation of Agricultural Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FIRA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Auzeville-Tolosane, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A risk-aware motion planning framework with nonlinear risk-constrained optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Randriamiarintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charifou Orou Mousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 18th International Conference on Control, Automation, Robotics and Vision (ICARCV 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Dubai, United Arab Emirates. pp.117-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV63323.2024.10821568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Need for Speed: Fast Correspondence-Free Lidar-Inertial Odometry Using Doppler Velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J Yoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keenan Burnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heethesh Vhavle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Detroit, France. pp.5304-5310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iros55552.2023.10341596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extrinsic calibration for highly accurate trajectories reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guénette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimír Kubelka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, London, France. pp.4185-4192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icra48891.2023.10160505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic lambda-field: A counterpart of the bayesian occupancy grid for risk assessment in dynamic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Randriamiarintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Kasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pomerleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, France. pp.4846-4853, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Skid-Steering Kinematic Models for Subarctic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon-Pierre Deschenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th Conference on Computer and Robot Vision (CRV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Ottawa, France. pp.198-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CRV50864.2020.00034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Information Driven Approach For Ego-Lane Detection Using Lidar And OpenStreetMap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Kasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Aufrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruddy Theodose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieumet Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 16th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Shenzhen, China. pp.522-528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV50220.2020.9305388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidar Measurement Bias Estimation via Return Waveform Modelling in a Context of 3D Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon-Pierre Deschenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pomerleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.8100-8106, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8793671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambda-Field: a continuous counterpart of the bayesian occupancy grid for risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapuis Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pomerleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aufrere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Macau, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Control Strategy for Offset Points Tracking in the Context of Agricultural Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Ngnepiepaye Wembe</w:t>
+                <w:t xml:space="preserve">Autonomous Navigation Based on Pattern Matching Using 3D Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rousseau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04871630v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prepared for the Worst: A Learning-Based Adversarial Attack for Resilience Analysis of the ICP Algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Novel Control Strategy for Offset Points Tracking in the Context of Agricultural Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ngnepiepaye Wembe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Timothy D. Barfoot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04871481v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Navigation Based on Pattern Matching Using 3D Sensors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prepared for the Worst: A Learning-Based Adversarial Attack for Resilience Analysis of the ICP Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Lenain</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Lisus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy D. Barfoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873505v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision-Aware Traversability Analysis for Autonomous Vehicles in the Context of Agricultural Robotics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Toward a better understanding of robot energy consumption in agroecological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Montanaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilys Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871471v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of robot energy consumption in agroecological applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Under Pressure: Altimeter-Aided ICP for 3D Maps Consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effie Daum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pomerleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04732553v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under Pressure: Altimeter-Aided ICP for 3D Maps Consistency</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Collision-Aware Traversability Analysis for Autonomous Vehicles in the Context of Agricultural Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pomerleau</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Spisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...1633 lines deleted...]
-                <w:t xml:space="preserve">hal-04589417v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Path Planning and Convex Optimization for Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Small Introduction to Lie Groups for Robotics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Traitement Numérique du Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. France. 2024</w:t>
+              <w:t xml:space="preserve">Master. France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891869v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement Numérique du Signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An Introduction to Lie Groups for State Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891905v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Introduction to Lie Groups for State Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Small Introduction to Lie Groups for Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Master. France. 2024</w:t>
+              <w:t xml:space="preserve">Doctoral. France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891883v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Certifying Maps for Safe Registration-Based Localization Under Adverse Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Lisus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy D Barfoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (2), pp.1572-1579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/lra.2023.3346751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilometer-scale autonomous navigation in subarctic forests: challenges and lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Pierre Deschênes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gamache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Field Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (1), pp.1628-1660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55417/fr.2022050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Localization Methods for Autonomous Vehicles in Highway Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s22010247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Occupancy Mapping Framework for Risk-Aware Path Planning in Unstructured Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pomerleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (22), pp.7562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s21227562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry Preserving Sampling Method Based on Spectral Decomposition for Large-Scale Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pomerleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.Article 572054. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frobt.2020.572054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-End Probabilistic Ego-Vehicle Localization Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieumet Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIV.2020.3017256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3449,383 +3687,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Pointcloud-based Row Detection Algorithms in Different Simulated Agricultural Scenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Gaurier</w:t>
+                <w:t xml:space="preserve">Seasons of Knowledge: Unstructured Map Maintenance for Long-Term Spatial Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Raouf Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Laconte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roland Lenain</w:t>
+                <w:t xml:space="preserve">Christophe Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pomerleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORLD FIRA 2023 - Forum international de la robotique agricole en action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Toulouse, France. 2024</w:t>
+              <w:t xml:space="preserve">JJCR 2024: Journée des Jeunes Chercheuses et Jeunes Chercheurs en Robotique 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873641v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasons of Knowledge: Unstructured Map Maintenance for Long-Term Spatial Understanding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of Pointcloud-based Row Detection Algorithms in Different Simulated Agricultural Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Checchin</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimia Iberraken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJCR 2024: Journée des Jeunes Chercheuses et Jeunes Chercheurs en Robotique 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France. 2024</w:t>
+              <w:t xml:space="preserve">WORLD FIRA 2023 - Forum international de la robotique agricole en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Toulouse, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792736v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Generalized Risk Assessment Method on Occupancy Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Randriamiarintsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligence Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Prague (on line), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3835,146 +4073,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Importance of Quantifying Visibility for Autonomous Vehicles under Extreme Precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pomerleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Human-Vehicle Harmonization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110218091-201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3984,114 +4222,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambda-Field : a novel framework for risk assessment in occupancy grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université Clermont Auvergne, 2021. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021UCFAC085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03663791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4238,51 +4476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871630v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ngnepiepaye Wembe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laconte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Lisus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Barfoot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873505v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaurier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Pierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732553v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bras" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Montanaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dubois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effie Daum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pomerleau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Raouf Dannaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Checchin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173203v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pomerleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11162975" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garen Boyadjian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bertoglio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187833v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaar Khizar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11163109" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Randriamiarintsoa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifou Orou Mousse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV63323.2024.10821568" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589467v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaidis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;nette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Kubelka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra48891.2023.10160505" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Yoon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keenan Burnett" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heethesh Vhavle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros55552.2023.10341596" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Kasmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636804" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589438v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Baril" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grondin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Deschenes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV50864.2020.00034" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589450v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufrere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Theodose" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieumet Denis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV50220.2020.9305388" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pomerleau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aufrere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labussi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8793671" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891897v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589473v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D Barfoot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2023.3346751" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Desch&#234;nes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gamache" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larocque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55417/fr.2022050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589428v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22010247" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaterre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227562" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589447v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.572054" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049396v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2020.3017256" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873641v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimia Iberraken" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792736v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346213v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morceaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Morell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589459v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courcelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110218091-201" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03663791v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAC085" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Raouf Dannaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laconte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pomerleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Checchin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11162975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531677v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127764" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garen Boyadjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Pierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bertoglio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaar Khizar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11163109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ngnepiepaye Wembe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Randriamiarintsoa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifou Orou Mousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV63323.2024.10821568" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Yoon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keenan Burnett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heethesh Vhavle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros55552.2023.10341596" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaidis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;nette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Kubelka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra48891.2023.10160505" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Kasmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636804" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Baril" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grondin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Deschenes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV50864.2020.00034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufrere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Theodose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieumet Denis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV50220.2020.9305388" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labussi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pomerleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8793671" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609985v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pomerleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aufrere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaurier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871630v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871481v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Lisus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Barfoot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Montanaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effie Daum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D Barfoot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2023.3346751" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Desch&#234;nes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gamache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larocque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55417/fr.2022050" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22010247" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaterre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227562" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.572054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2020.3017256" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimia Iberraken" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346213v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morceaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Morell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courcelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110218091-201" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03663791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAC085" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>