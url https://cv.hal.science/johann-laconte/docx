--- v1 (2026-04-07)
+++ v2 (2026-05-14)
@@ -66,2850 +66,2951 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Predictive Control Strategy to Offset-Point Tracking for Agricultural Mobile Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ngnepiepaye Wembe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomous Navigation Based on Pattern Matching Using 3D Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prepared for the Worst: A Learning-Based Adversarial Attack for Resilience Analysis of the ICP Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Lisus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy D. Barfoot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Novel Control Strategy for Offset Points Tracking in the Context of Agricultural Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ngnepiepaye Wembe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871630v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a better understanding of robot energy consumption in agroecological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Montanaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilys Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Under Pressure: Altimeter-Aided ICP for 3D Maps Consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effie Daum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pomerleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collision-Aware Traversability Analysis for Autonomous Vehicles in the Context of Agricultural Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Laconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Spisser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When and where localization fails: an analysis of the iterative closest point in evolving environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Raouf Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pomerleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Mobile Robots (ECMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Padua, Italy. 7 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECMR65884.2025.11162975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance de cartes pour la navigation de robots mobiles en environnements non structurés pour une compréhension spatiale à long terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Raouf Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collision-Aware Traversability Analysis for Autonomous Vehicles in the Context of Agricultural Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Lapray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Spisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lauffenburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Atlanta, United States. pp.13138-13145, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA55743.2025.11127764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Crop-Weed Image Generation and its Impact on Model Generalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garen Boyadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2025 Workshop on Agricultural Robotics and Automation: Driving Innovation in Agri-Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeling the force: A nuanced physics-based traversability sensor for navigation in unstructured vegetation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaar Khizar</w:t>
+                <w:t xml:space="preserve">From Theory to Practice: Identifying the Optimal Approach for Offset Point Tracking in the Context of Agricultural Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ngnepiepaye Wembe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romuald Aufrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Mobile Robots</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ICRA Workshop on Field Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Atlanta, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187833v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Theory to Practice: Identifying the Optimal Approach for Offset Point Tracking in the Context of Agricultural Robotics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Feeling the force: A nuanced physics-based traversability sensor for navigation in unstructured vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaar Khizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Aufrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICRA Workshop on Field Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Mobile Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Padua, Sep 2025, Padua, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECMR65884.2025.11163109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568223v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cropcraft: A Procedural World Generator for Robotics Simulation of Agricultural Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIRA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Auzeville-Tolosane, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A risk-aware motion planning framework with nonlinear risk-constrained optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Randriamiarintsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charifou Orou Mousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Aufrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th International Conference on Control, Automation, Robotics and Vision (ICARCV 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Dubai, United Arab Emirates. pp.117-124, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICARCV63323.2024.10821568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Need for Speed: Fast Correspondence-Free Lidar-Inertial Odometry Using Doppler Velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keenan Burnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heethesh Vhavle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Detroit, France. pp.5304-5310, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/iros55552.2023.10341596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrinsic calibration for highly accurate trajectories reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guénette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimír Kubelka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, London, France. pp.4185-4192, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icra48891.2023.10160505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic lambda-field: A counterpart of the bayesian occupancy grid for risk assessment in dynamic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Randriamiarintsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pomerleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Prague, France. pp.4846-4853, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Skid-Steering Kinematic Models for Subarctic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Pierre Deschenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Conference on Computer and Robot Vision (CRV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Ottawa, France. pp.198-205, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CRV50864.2020.00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Information Driven Approach For Ego-Lane Detection Using Lidar And OpenStreetMap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Aufrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruddy Theodose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieumet Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 16th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Shenzhen, China. pp.522-528, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICARCV50220.2020.9305388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidar Measurement Bias Estimation via Return Waveform Modelling in a Context of 3D Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Pierre Deschenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pomerleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.8100-8106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8793671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambda-Field: a continuous counterpart of the bayesian occupancy grid for risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapuis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pomerleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aufrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Macau, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609985v1</w:t>
-              </w:r>
-[...679 lines deleted...]
-                <w:t xml:space="preserve">hal-04871471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Path Planning and Convex Optimization for Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement Numérique du Signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An Introduction to Lie Groups for State Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891905v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Introduction to Lie Groups for State Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Traitement Numérique du Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891883v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Small Introduction to Lie Groups for Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2919,765 +3020,765 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Certifying Maps for Safe Registration-Based Localization Under Adverse Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Lisus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy D Barfoot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (2), pp.1572-1579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/lra.2023.3346751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilometer-scale autonomous navigation in subarctic forests: challenges and lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon-Pierre Deschênes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gamache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Larocque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Field Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2 (1), pp.1628-1660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.55417/fr.2022050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Localization Methods for Autonomous Vehicles in Highway Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.247. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22010247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Occupancy Mapping Framework for Risk-Aware Path Planning in Unstructured Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pomerleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (22), pp.7562. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s21227562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry Preserving Sampling Method Based on Spectral Decomposition for Large-Scale Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pomerleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.Article 572054. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2020.572054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-End Probabilistic Ego-Vehicle Localization Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieumet Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIV.2020.3017256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3687,383 +3788,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasons of Knowledge: Unstructured Map Maintenance for Long-Term Spatial Understanding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of Pointcloud-based Row Detection Algorithms in Different Simulated Agricultural Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gaurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Checchin</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimia Iberraken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JJCR 2024: Journée des Jeunes Chercheuses et Jeunes Chercheurs en Robotique 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France. 2024</w:t>
+              <w:t xml:space="preserve">WORLD FIRA 2023 - Forum international de la robotique agricole en action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Toulouse, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792736v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Pointcloud-based Row Detection Algorithms in Different Simulated Agricultural Scenes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Seasons of Knowledge: Unstructured Map Maintenance for Long-Term Spatial Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Raouf Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Lenain</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pomerleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Checchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORLD FIRA 2023 - Forum international de la robotique agricole en action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Toulouse, France. 2024</w:t>
+              <w:t xml:space="preserve">JJCR 2024: Journée des Jeunes Chercheuses et Jeunes Chercheurs en Robotique 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873641v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Generalized Risk Assessment Method on Occupancy Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Morceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Randriamiarintsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ted Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Intelligence Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Prague (on line), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4073,146 +4174,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Importance of Quantifying Visibility for Autonomous Vehicles under Extreme Precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pomerleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Human-Vehicle Harmonization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110218091-201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4222,114 +4323,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambda-Field : a novel framework for risk assessment in occupancy grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Laconte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université Clermont Auvergne, 2021. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021UCFAC085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03663791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4476,51 +4577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Raouf Dannaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laconte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pomerleau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Checchin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11162975" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531677v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127764" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garen Boyadjian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Pierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bertoglio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaar Khizar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11163109" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ngnepiepaye Wembe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099669v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845251v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Randriamiarintsoa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifou Orou Mousse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV63323.2024.10821568" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589464v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Yoon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keenan Burnett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heethesh Vhavle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros55552.2023.10341596" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaidis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;nette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Kubelka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra48891.2023.10160505" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Kasmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636804" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589438v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Baril" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grondin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Deschenes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV50864.2020.00034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589450v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufrere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Theodose" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieumet Denis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV50220.2020.9305388" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labussi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pomerleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8793671" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609985v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pomerleau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aufrere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaurier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871630v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871481v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Lisus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Barfoot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Montanaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effie Daum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871471v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891905v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D Barfoot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2023.3346751" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589430v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Desch&#234;nes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gamache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larocque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55417/fr.2022050" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22010247" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaterre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227562" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589447v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.572054" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2020.3017256" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792736v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimia Iberraken" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346213v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morceaux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Morell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courcelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110218091-201" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03663791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAC085" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ngnepiepaye Wembe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Laconte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873505v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaurier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Pierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871481v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyu Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Lisus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D. Barfoot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871630v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732553v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Montanaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Pradel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effie Daum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pomerleau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lapray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Spisser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lauffenburger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173203v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Raouf Dannaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pomerleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Checchin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11162975" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA55743.2025.11127764" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344674v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garen Boyadjian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bertoglio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaar Khizar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufr&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR65884.2025.11163109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Randriamiarintsoa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifou Orou Mousse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV63323.2024.10821568" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Yoon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keenan Burnett" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heethesh Vhavle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iros55552.2023.10341596" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vaidis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gu&#233;nette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Kubelka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icra48891.2023.10160505" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Kasmi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636804" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Baril" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grondin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Deschenes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV50864.2020.00034" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589450v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Aufrere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Theodose" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieumet Denis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV50220.2020.9305388" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589417v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labussi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8793671" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609985v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapuis Roland" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pomerleau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aufrere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891883v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891869v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589473v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy D Barfoot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lra.2023.3346751" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589430v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Pierre Desch&#234;nes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gamache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Larocque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55417/fr.2022050" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22010247" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaterre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227562" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589447v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2020.572054" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03049396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIV.2020.3017256" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimia Iberraken" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792736v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346213v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morceaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Morell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04589459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courcelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110218091-201" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03663791v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UCFAC085" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>