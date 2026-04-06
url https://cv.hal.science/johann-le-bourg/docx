--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1532,868 +1532,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01863684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La garantie édilicienne échappe aux critères de la jurisprudence Faurecia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réalisation hors délais de la condition suspensive et dépassement du terme extinctif dans une promesse synallagmatique de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La garantie édilicienne échappe aux critères de la jurisprudence Faurecia (avec C. Quézel-Ambrunaz), note sous Cass. com. 19 mars 2013, pourvoi n° 11-26566</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3, pp.967</w:t>
+              <w:t xml:space="preserve">, 2013, p. 967 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques facettes de l'obligation de restitution du dépositaire, obs. sous CA Lyon, 28 mars 2013, Jurisdata n° 2013-006928</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, http://bacaly.univ-lyon3.fr/index.php/obligations/330-quelques-facettes-de-l-obligation-de-restituti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La garantie édilicienne échappe aux critères de la jurisprudence Faurecia (avec C. Quézel-Ambrunaz), note sous Cass. com. 19 mars 2013, pourvoi n° 11-26566</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La garantie édilicienne échappe aux critères de la jurisprudence Faurecia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, p. 967 et s</w:t>
+              <w:t xml:space="preserve">, 2013, 3, pp.967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872628v1</w:t>
+                <w:t xml:space="preserve">halshs-01863687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos du refus de renouvellement du bail mixte d'habitation et professionnel, note sous Cass. civ. 3e, 5 septembre 2012, pourvoi n°11-22336</w:t>
+                <w:t xml:space="preserve">La détermination judiciaire du terme du prêt d'argent, obs. sous C.A. Lyon, 6e chambre, 9 février 2012, n°10-02080, Jurisdata n°2012-003365</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, http://bacaly.univ-lyon3.fr/index.php/obligations/191-la-determination-judiciaire-du-terme-du-pret-d</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre force probante de l'instrumentum et cause du negotium... note sous Cass. civ. 1ère, 12 janvier 2012, pourvoi n°10-24614</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, p. 5 et s</w:t>
+              <w:t xml:space="preserve">, 2012, p. 15 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'action du vendeur intermédiaire contre le cocontractant de son auteur, obs. sous CA Lyon 7 juin 2012, Jurisdata n°2012-016294</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité d'une clause organisant les conséquences indemnitaires de la résiliation anticipée d'un crédit bail, obs. sous C.A. Lyon, 6e chambre, 5 janvier 2012, n°10-05844, Jurisdata n°2012-001969</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, http://bacaly.univ-lyon3.fr/index.php/obligations/276-l-action-du-vendeur-intermediaire-contre-le-co</w:t>
+              <w:t xml:space="preserve">, 2012, http://bacaly.univ-lyon3.fr/index.php/obligations/190-validite-d-une-clause-organisant-les-consequen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La détermination judiciaire du terme du prêt d'argent, obs. sous C.A. Lyon, 6e chambre, 9 février 2012, n°10-02080, Jurisdata n°2012-003365</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action du vendeur intermédiaire contre le cocontractant de son auteur, obs. sous CA Lyon 7 juin 2012, Jurisdata n°2012-016294</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, http://bacaly.univ-lyon3.fr/index.php/obligations/191-la-determination-judiciaire-du-terme-du-pret-d</w:t>
+              <w:t xml:space="preserve">, 2012, http://bacaly.univ-lyon3.fr/index.php/obligations/276-l-action-du-vendeur-intermediaire-contre-le-co</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Entre force probante de l'instrumentum et cause du negotium... note sous Cass. civ. 1ère, 12 janvier 2012, pourvoi n°10-24614</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du refus de renouvellement du bail mixte d'habitation et professionnel, note sous Cass. civ. 3e, 5 septembre 2012, pourvoi n°11-22336</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, p. 15 et s</w:t>
+              <w:t xml:space="preserve">, 2012, p. 5 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Validité d'une clause organisant les conséquences indemnitaires de la résiliation anticipée d'un crédit bail, obs. sous C.A. Lyon, 6e chambre, 5 janvier 2012, n°10-05844, Jurisdata n°2012-001969</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à la question 4-3 du livre vert de la Commission relatif aux actions envisageables en vue de la création d'un droit européen des contrats pour les consommateurs et les entreprises - quel champ matériel accorder à l'instrument ?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, http://bacaly.univ-lyon3.fr/index.php/obligations/190-validite-d-une-clause-organisant-les-consequen</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p. 88 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour de l'impossible réalisation forcée de la promesse unilatérale de vente, note sous Cass. civ 3e, 11 mai 2011, pourvoi n°10-12875</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, p. 6 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'importance de la qualification du contrat dans l'obtention d'une indemnité d'expropriation pour cause d'utilité publique, note sous Cass. civ. 3e, 12 janvier 2011, pourvoi n°09-16549</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, p. 17 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872614v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00872643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre volonté et consentement du majeur protégé</w:t>
               </w:r>
@@ -2750,234 +2750,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le projet d’ordonnance de réforme du droit des contrats et l’analyse économique du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des contrats à l’heure de la réforme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stephane Gerry Vernières, Nov 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des contrats dans le Code civil, un droit bourgeois dans un Code bourgeois?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des obligations d'un siècle à l'autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geneviève Pignarre, Nov 2015, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les atermoiements du droit français face au régime européen de responsabilité du fait des produits défectueux, Roumanie, 27 et 28 mai 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réforme de la responsabilité civile – du désir à la réalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de l’Ouest de Timisoara, May 2015, Timisoara, Romania, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893485v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04905954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur quelques innovations de l’avant-projet de réforme du droit français des contrats</w:t>
               </w:r>
@@ -3944,471 +3944,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens et non sens de la responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle éditions Université Savoie Mont Blanc, pp.7 à 24, 2018, 978-2-919732-88-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens et non-sens de la responsabilité civile. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Johann Le Bourg; Christophe Quézel-Ambrunaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens et non-sens de la responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse de l'Université Savoie Mont Blanc, pp.7-24, 2018, 978-2-919732-88-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01934389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour de la notion d'obligation légale de garantie contre les vices cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un droit en perpétuel mouvement, Mélanges offerts à Geneviève Pignarre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, Lextenso, pp.537 et s., 2018, 978-2-275-06065-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...166 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation du contrat de transport de voyageurs par chemin de fer</w:t>
+                <w:t xml:space="preserve">Les sources du contrat de transport de voyageurs par chemin de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit du transport de passagers, Droits français et de l'Union Européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Larcier, collection Paradigme, pp.105 et s., 2016, 978-8-39013-064-2</w:t>
+              <w:t xml:space="preserve">, Larcier, collection Paradigme, pp.97 et s., 2016, 978-8-39013-064-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538099v1</w:t>
+                <w:t xml:space="preserve">hal-01538092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sources du contrat de transport de voyageurs par chemin de fer</w:t>
+                <w:t xml:space="preserve">Généalogie des valeurs du Code civil : le droit des contrats, un droit bourgeois ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des obligations d'un siècle à l'autre, Dialogues autour de la réforme du titre III du livre III du Code civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.89 et s., 2016, 978-2-37032-081-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation du contrat de transport de voyageurs par chemin de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit du transport de passagers, Droits français et de l'Union Européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Larcier, collection Paradigme, pp.97 et s., 2016, 978-8-39013-064-2</w:t>
+              <w:t xml:space="preserve">, Larcier, collection Paradigme, pp.105 et s., 2016, 978-8-39013-064-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01538004v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur quelques innovations de l'avant-projet de réforme du droit français des contrats (partie 1)</w:t>
               </w:r>
@@ -4826,151 +4826,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Définition de la transaction, in La transaction, propositions en vue de la réforme du titre XV - livre troisième du Code civil &amp;quot; Des transactions &amp;quot;, Ministère de la Justice (Mission de recherche Droit et justice, sous la direction de B. Mallet-Bricout et W. Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Détermination et interprétation de l'objet de la transaction, in La transaction, propositions en vue de la réforme du titre XV - livre troisième du Code civil &amp;quot; Des transactions &amp;quot;, Ministère de la Justice (Mission de recherche Droit et justice, sous la direction de B. Mallet-Bricout et W. Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872660v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00872652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'erreur dans la transaction, in La transaction, propositions en vue de la réforme du titre XV - livre troisième du Code civil &amp;quot; Des transactions &amp;quot;, Ministère de la Justice (Mission de recherche Droit et justice, sous la direction de B. Mallet-Bricout et W. Dross</w:t>
               </w:r>
@@ -5211,51 +5211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D75F4EE"/>
+    <w:nsid w:val="F4F6BDE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5442,51 +5442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johann-le-bourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4945-7098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148647316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Bourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893095v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01567328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;zel-Ambrunaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959833v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872617v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905954v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hartman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-profession-de-notaire-les-risques-de-l-exercice-9791097323189.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bon-Garcin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/les-communaux-au-21e-siecle-une-propriete-collective-entre-histoire-et-modernite/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872654v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00872649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CHAML013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johann-le-bourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4945-7098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148647316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Bourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893095v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01567328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;zel-Ambrunaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hartman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-profession-de-notaire-les-risques-de-l-exercice-9791097323189.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bon-Garcin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/les-communaux-au-21e-siecle-une-propriete-collective-entre-histoire-et-modernite/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872654v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00872649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CHAML013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>