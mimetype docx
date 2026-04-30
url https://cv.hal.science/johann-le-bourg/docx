--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1532,868 +1532,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01863684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques facettes de l'obligation de restitution du dépositaire, obs. sous CA Lyon, 28 mars 2013, Jurisdata n° 2013-006928</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://bacaly.univ-lyon3.fr/index.php/obligations/330-quelques-facettes-de-l-obligation-de-restituti</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réalisation hors délais de la condition suspensive et dépassement du terme extinctif dans une promesse synallagmatique de vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.1409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La garantie édilicienne échappe aux critères de la jurisprudence Faurecia (avec C. Quézel-Ambrunaz), note sous Cass. com. 19 mars 2013, pourvoi n° 11-26566</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des contrats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, p. 967 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quelques facettes de l'obligation de restitution du dépositaire, obs. sous CA Lyon, 28 mars 2013, Jurisdata n° 2013-006928</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La garantie édilicienne échappe aux critères de la jurisprudence Faurecia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.967</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01863687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détermination judiciaire du terme du prêt d'argent, obs. sous C.A. Lyon, 6e chambre, 9 février 2012, n°10-02080, Jurisdata n°2012-003365</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, http://bacaly.univ-lyon3.fr/index.php/obligations/330-quelques-facettes-de-l-obligation-de-restituti</w:t>
+              <w:t xml:space="preserve">, 2012, http://bacaly.univ-lyon3.fr/index.php/obligations/191-la-determination-judiciaire-du-terme-du-pret-d</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre force probante de l'instrumentum et cause du negotium... note sous Cass. civ. 1ère, 12 janvier 2012, pourvoi n°10-24614</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des contrats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.967</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 15 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La détermination judiciaire du terme du prêt d'argent, obs. sous C.A. Lyon, 6e chambre, 9 février 2012, n°10-02080, Jurisdata n°2012-003365</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validité d'une clause organisant les conséquences indemnitaires de la résiliation anticipée d'un crédit bail, obs. sous C.A. Lyon, 6e chambre, 5 janvier 2012, n°10-05844, Jurisdata n°2012-001969</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, http://bacaly.univ-lyon3.fr/index.php/obligations/191-la-determination-judiciaire-du-terme-du-pret-d</w:t>
+              <w:t xml:space="preserve">, 2012, http://bacaly.univ-lyon3.fr/index.php/obligations/190-validite-d-une-clause-organisant-les-consequen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entre force probante de l'instrumentum et cause du negotium... note sous Cass. civ. 1ère, 12 janvier 2012, pourvoi n°10-24614</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action du vendeur intermédiaire contre le cocontractant de son auteur, obs. sous CA Lyon 7 juin 2012, Jurisdata n°2012-016294</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, http://bacaly.univ-lyon3.fr/index.php/obligations/276-l-action-du-vendeur-intermediaire-contre-le-co</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du refus de renouvellement du bail mixte d'habitation et professionnel, note sous Cass. civ. 3e, 5 septembre 2012, pourvoi n°11-22336</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, p. 15 et s</w:t>
+              <w:t xml:space="preserve">, 2012, p. 5 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">A propos du refus de renouvellement du bail mixte d'habitation et professionnel, note sous Cass. civ. 3e, 5 septembre 2012, pourvoi n°11-22336</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour de l'impossible réalisation forcée de la promesse unilatérale de vente, note sous Cass. civ 3e, 11 mai 2011, pourvoi n°10-12875</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, p. 5 et s</w:t>
+              <w:t xml:space="preserve">, 2011, p. 6 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'importance de la qualification du contrat dans l'obtention d'une indemnité d'expropriation pour cause d'utilité publique, note sous Cass. civ. 3e, 12 janvier 2011, pourvoi n°09-16549</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p. 17 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse à la question 4-3 du livre vert de la Commission relatif aux actions envisageables en vue de la création d'un droit européen des contrats pour les consommateurs et les entreprises - quel champ matériel accorder à l'instrument ?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, p. 88 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872643v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00872614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre volonté et consentement du majeur protégé</w:t>
               </w:r>
@@ -2750,165 +2750,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le droit des contrats dans le Code civil, un droit bourgeois dans un Code bourgeois?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des obligations d'un siècle à l'autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geneviève Pignarre, Nov 2015, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le projet d’ordonnance de réforme du droit des contrats et l’analyse économique du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des contrats à l’heure de la réforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stephane Gerry Vernières, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893506v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04905954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les atermoiements du droit français face au régime européen de responsabilité du fait des produits défectueux, Roumanie, 27 et 28 mai 2015</w:t>
               </w:r>
@@ -4826,151 +4826,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Détermination et interprétation de l'objet de la transaction, in La transaction, propositions en vue de la réforme du titre XV - livre troisième du Code civil &amp;quot; Des transactions &amp;quot;, Ministère de la Justice (Mission de recherche Droit et justice, sous la direction de B. Mallet-Bricout et W. Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Définition de la transaction, in La transaction, propositions en vue de la réforme du titre XV - livre troisième du Code civil &amp;quot; Des transactions &amp;quot;, Ministère de la Justice (Mission de recherche Droit et justice, sous la direction de B. Mallet-Bricout et W. Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872652v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00872660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'erreur dans la transaction, in La transaction, propositions en vue de la réforme du titre XV - livre troisième du Code civil &amp;quot; Des transactions &amp;quot;, Ministère de la Justice (Mission de recherche Droit et justice, sous la direction de B. Mallet-Bricout et W. Dross</w:t>
               </w:r>
@@ -5211,51 +5211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4F6BDE1"/>
+    <w:nsid w:val="DCCAEC43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5442,51 +5442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johann-le-bourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4945-7098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148647316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Bourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893095v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01567328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;zel-Ambrunaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959833v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872664v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hartman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-profession-de-notaire-les-risques-de-l-exercice-9791097323189.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bon-Garcin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/les-communaux-au-21e-siecle-une-propriete-collective-entre-histoire-et-modernite/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872654v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00872649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CHAML013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johann-le-bourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4945-7098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148647316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Bourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893095v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01567328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;zel-Ambrunaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872617v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hartman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-profession-de-notaire-les-risques-de-l-exercice-9791097323189.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bon-Garcin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/les-communaux-au-21e-siecle-une-propriete-collective-entre-histoire-et-modernite/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872654v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00872649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CHAML013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>