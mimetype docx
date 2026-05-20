--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1532,868 +1532,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01863684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La garantie édilicienne échappe aux critères de la jurisprudence Faurecia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.967</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01863687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisation hors délais de la condition suspensive et dépassement du terme extinctif dans une promesse synallagmatique de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La garantie édilicienne échappe aux critères de la jurisprudence Faurecia (avec C. Quézel-Ambrunaz), note sous Cass. com. 19 mars 2013, pourvoi n° 11-26566</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des contrats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, p. 967 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques facettes de l'obligation de restitution du dépositaire, obs. sous CA Lyon, 28 mars 2013, Jurisdata n° 2013-006928</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, http://bacaly.univ-lyon3.fr/index.php/obligations/330-quelques-facettes-de-l-obligation-de-restituti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Réalisation hors délais de la condition suspensive et dépassement du terme extinctif dans une promesse synallagmatique de vente</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos du refus de renouvellement du bail mixte d'habitation et professionnel, note sous Cass. civ. 3e, 5 septembre 2012, pourvoi n°11-22336</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.1409</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, p. 5 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...171 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La détermination judiciaire du terme du prêt d'argent, obs. sous C.A. Lyon, 6e chambre, 9 février 2012, n°10-02080, Jurisdata n°2012-003365</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action du vendeur intermédiaire contre le cocontractant de son auteur, obs. sous CA Lyon 7 juin 2012, Jurisdata n°2012-016294</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, http://bacaly.univ-lyon3.fr/index.php/obligations/276-l-action-du-vendeur-intermediaire-contre-le-co</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La détermination judiciaire du terme du prêt d'argent, obs. sous C.A. Lyon, 6e chambre, 9 février 2012, n°10-02080, Jurisdata n°2012-003365</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, http://bacaly.univ-lyon3.fr/index.php/obligations/191-la-determination-judiciaire-du-terme-du-pret-d</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre force probante de l'instrumentum et cause du negotium... note sous Cass. civ. 1ère, 12 janvier 2012, pourvoi n°10-24614</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p. 15 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité d'une clause organisant les conséquences indemnitaires de la résiliation anticipée d'un crédit bail, obs. sous C.A. Lyon, 6e chambre, 5 janvier 2012, n°10-05844, Jurisdata n°2012-001969</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, http://bacaly.univ-lyon3.fr/index.php/obligations/190-validite-d-une-clause-organisant-les-consequen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'action du vendeur intermédiaire contre le cocontractant de son auteur, obs. sous CA Lyon 7 juin 2012, Jurisdata n°2012-016294</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à la question 4-3 du livre vert de la Commission relatif aux actions envisageables en vue de la création d'un droit européen des contrats pour les consommateurs et les entreprises - quel champ matériel accorder à l'instrument ?,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des arrêts de la Cour d'appel de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, http://bacaly.univ-lyon3.fr/index.php/obligations/276-l-action-du-vendeur-intermediaire-contre-le-co</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p. 88 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A propos du refus de renouvellement du bail mixte d'habitation et professionnel, note sous Cass. civ. 3e, 5 septembre 2012, pourvoi n°11-22336</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour de l'impossible réalisation forcée de la promesse unilatérale de vente, note sous Cass. civ 3e, 11 mai 2011, pourvoi n°10-12875</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, p. 5 et s</w:t>
+              <w:t xml:space="preserve">, 2011, p. 6 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réflexions autour de l'impossible réalisation forcée de la promesse unilatérale de vente, note sous Cass. civ 3e, 11 mai 2011, pourvoi n°10-12875</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'importance de la qualification du contrat dans l'obtention d'une indemnité d'expropriation pour cause d'utilité publique, note sous Cass. civ. 3e, 12 janvier 2011, pourvoi n°09-16549</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, p. 6 et s</w:t>
+              <w:t xml:space="preserve">, 2011, p. 17 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872614v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00872643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre volonté et consentement du majeur protégé</w:t>
               </w:r>
@@ -2750,234 +2750,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les atermoiements du droit français face au régime européen de responsabilité du fait des produits défectueux, Roumanie, 27 et 28 mai 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme de la responsabilité civile – du désir à la réalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de l’Ouest de Timisoara, May 2015, Timisoara, Romania, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le droit des contrats dans le Code civil, un droit bourgeois dans un Code bourgeois?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des obligations d'un siècle à l'autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geneviève Pignarre, Nov 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet d’ordonnance de réforme du droit des contrats et l’analyse économique du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des contrats à l’heure de la réforme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stephane Gerry Vernières, Nov 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893506v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04893485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur quelques innovations de l’avant-projet de réforme du droit français des contrats</w:t>
               </w:r>
@@ -3944,50 +3944,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour de la notion d'obligation légale de garantie contre les vices cachés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un droit en perpétuel mouvement, Mélanges offerts à Geneviève Pignarre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, Lextenso, pp.537 et s., 2018, 978-2-275-06065-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3996,73 +4065,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens et non sens de la responsabilité civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle éditions Université Savoie Mont Blanc, pp.7 à 24, 2018, 978-2-919732-88-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens et non-sens de la responsabilité civile. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4082,333 +4151,264 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johann Le Bourg; Christophe Quézel-Ambrunaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens et non-sens de la responsabilité civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse de l'Université Savoie Mont Blanc, pp.7-24, 2018, 978-2-919732-88-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01934389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sources du contrat de transport de voyageurs par chemin de fer</w:t>
+                <w:t xml:space="preserve">La formation du contrat de transport de voyageurs par chemin de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit du transport de passagers, Droits français et de l'Union Européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, collection Paradigme, pp.105 et s., 2016, 978-8-39013-064-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources du contrat de transport de voyageurs par chemin de fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit du transport de passagers, Droits français et de l'Union Européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Larcier, collection Paradigme, pp.97 et s., 2016, 978-8-39013-064-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généalogie des valeurs du Code civil : le droit des contrats, un droit bourgeois ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit des obligations d'un siècle à l'autre, Dialogues autour de la réforme du titre III du livre III du Code civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.89 et s., 2016, 978-2-37032-081-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538004v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01538099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur quelques innovations de l'avant-projet de réforme du droit français des contrats (partie 1)</w:t>
               </w:r>
@@ -4826,151 +4826,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Définition de la transaction, in La transaction, propositions en vue de la réforme du titre XV - livre troisième du Code civil &amp;quot; Des transactions &amp;quot;, Ministère de la Justice (Mission de recherche Droit et justice, sous la direction de B. Mallet-Bricout et W. Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Le Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Détermination et interprétation de l'objet de la transaction, in La transaction, propositions en vue de la réforme du titre XV - livre troisième du Code civil &amp;quot; Des transactions &amp;quot;, Ministère de la Justice (Mission de recherche Droit et justice, sous la direction de B. Mallet-Bricout et W. Dross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Le Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872660v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00872652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'erreur dans la transaction, in La transaction, propositions en vue de la réforme du titre XV - livre troisième du Code civil &amp;quot; Des transactions &amp;quot;, Ministère de la Justice (Mission de recherche Droit et justice, sous la direction de B. Mallet-Bricout et W. Dross</w:t>
               </w:r>
@@ -5211,51 +5211,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCCAEC43"/>
+    <w:nsid w:val="E8A76FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5442,51 +5442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johann-le-bourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4945-7098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148647316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Bourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893095v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01567328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;zel-Ambrunaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872672v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872670v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872617v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872643v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893506v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hartman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-profession-de-notaire-les-risques-de-l-exercice-9791097323189.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bon-Garcin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/les-communaux-au-21e-siecle-une-propriete-collective-entre-histoire-et-modernite/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893368v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872654v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00872649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CHAML013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johann-le-bourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4945-7098" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148647316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Bourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893110v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893095v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893277v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01567328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;zel-Ambrunaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002012v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00959833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872628v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872670v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872672v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893452v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893506v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Hoyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hartman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-profession-de-notaire-les-risques-de-l-exercice-9791097323189.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893164v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02096350v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benelbaz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01973306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernigaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bon-Garcin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moille" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/les-communaux-au-21e-siecle-une-propriete-collective-entre-histoire-et-modernite/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893256v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893368v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949502v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01538110v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872632v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893204v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872660v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00872654v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00872649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010CHAML013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>