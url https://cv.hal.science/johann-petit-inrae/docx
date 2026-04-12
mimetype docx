--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -500,3119 +500,3521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SlSHN2 transcription factor contributes to cuticle formation and epidermal patterning in tomato fruit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuticle architecture and mechanical properties: a functional relationship delineated through correlated multimodal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reynoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bres</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Marion</w:t>
+                <w:t xml:space="preserve">Angelina D'Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Horticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s43897-022-00035-y⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238 (5), pp.2033-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03700009v1</w:t>
+                <w:t xml:space="preserve">hal-05579165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex Architecture of Plant Cuticles and Its Relation to Multiple Biological Functions</w:t>
+                <w:t xml:space="preserve">The cutin polymer matrix undergoes a fine architectural tuning from early tomato fruit development to ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reynoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rothan</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina D’orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.782773⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 190 (3), pp.1821-1840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03477139v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cutin polymer matrix undergoes a fine architectural tuning from early tomato fruit development to ripening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SlSHN2 transcription factor contributes to cuticle formation and epidermal patterning in tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reynoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac392⟩</w:t>
+              <w:t xml:space="preserve">Molecular Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43897-022-00035-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763613v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Cuticle Formation, Structure, and Properties by Using Tomato Genetic Diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Complex Architecture of Plant Cuticles and Its Relation to Multiple Biological Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reynoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Marion</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.778131. </w:t>
+              <w:t xml:space="preserve">, 2022, 12, pp.782773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.778131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.782773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03469270v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Structure–Property Relationships for Plant Polyesters Reveals Suberin and Cutin Idiosyncrasies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rúben Rodrigues</w:t>
+                <w:t xml:space="preserve">The cutin polymer matrix undergoes a fine architectural tuning from early tomato fruit development to ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reynoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina D’orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c04733⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 190 (3), pp.1821-1840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435383v1</w:t>
+                <w:t xml:space="preserve">hal-03763613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ionic liquid extraction that preserves the molecular structure of cutin shown by nuclear magnetic resonance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rita Escórcio</w:t>
+                <w:t xml:space="preserve">Unraveling Cuticle Formation, Structure, and Properties by Using Tomato Genetic Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reynoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.20.01049⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.778131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.778131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917018v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of tomato fruit cuticles: a cross‐talk between the cutin polyester and cell wall polysaccharides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sandt</w:t>
+                <w:t xml:space="preserve">Quantification of Structure–Property Relationships for Plant Polyesters Reveals Suberin and Cutin Idiosyncrasies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos J.S. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa G. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Escórcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rúben Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16402⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (47), pp.15780-15792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c04733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624710v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Assembly of tomato fruit cuticles: a cross‐talk between the cutin polyester and cell wall polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226 (3), pp.809-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721265v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for cuticle-associated traits in crop species: traits, targets, and strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assembly of tomato fruit cuticles: a cross‐talk between the cutin polyester and cell wall polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx341⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226, pp.809-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02624115v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Glycerol-3-Phosphate Acyltransferase GPAT6 from Tomato Plays a Central Role in Fruit Cutin Biosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ionic liquid extraction that preserves the molecular structure of cutin shown by nuclear magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Js Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laetitia B B Martin</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Escórcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 171 (2), pp.894-913. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00409⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 184 (2), pp.592-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.20.01049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637507v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester-crosslink Profiling of the Cutin Polymer of Wild Type and Cutin Synthase Tomato (Solanum lycopersicum L.) Mutants Highlights Different Mechanisms of Polymerization.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t>
+                <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.15.01620⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (137), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637893v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover both cutin-deficient and cutin- abundant mutants and a new hypomorphic allele of GDSL lipase</w:t>
+                <w:t xml:space="preserve">Breeding for cuticle-associated traits in crop species: traits, targets, and strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.232645⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (19), pp.5369-5387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02638763v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The Glycerol-3-Phosphate Acyltransferase GPAT6 from Tomato Plays a Central Role in Fruit Cutin Biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Wong Jun Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622a⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (2), pp.894-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644308v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato GDSL1 is required for cutin deposition in the fruit cuticle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Ester-crosslink Profiling of the Cutin Polymer of Wild Type and Cutin Synthase Tomato (Solanum lycopersicum L.) Mutants Highlights Different Mechanisms of Polymerization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.101055⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170 (2), pp.807-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.01620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650850v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-regulation of a single auxin efflux transport protein in tomato induces precocious fruit development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+                <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover both cutin-deficient and cutin- abundant mutants and a new hypomorphic allele of GDSL lipase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers167⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164 (2), pp.888-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.232645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000616v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype-dependent response to carbon availability in growing tomato fruit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rolland</w:t>
+                <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02139.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (3), pp.225-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600426v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Mounet</w:t>
+                <w:t xml:space="preserve">Tomato GDSL1 is required for cutin deposition in the fruit cuticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (7), pp.3119-3134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.101055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666886v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noé Gest</w:t>
+                <w:t xml:space="preserve">Down-regulation of a single auxin efflux transport protein in tomato induces precocious fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz M. Kowalczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes J. Rohrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (13), pp.4901-4917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-03371236v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">Genotype-dependent response to carbon availability in growing tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.33, 1186-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02139.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666860v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meristem activity during flower and ovule development in tomato is controlled by the mini zinc finger gene INHIBITOR OF MERISTEM ACTIVITY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Sicard</w:t>
+                <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03520.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 149 (3), pp.1505-1528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655427v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silencing of the Mitochondrial Ascorbate Synthesizing Enzyme l -Galactono-1,4-Lactone Dehydrogenase Affects Plant and Fruit Development in Tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
+                <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.107.106500⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332, pp.1007 - 1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03348011v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in transcriptional profiles are associated with early fruit tissue specialization in tomato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baldet</w:t>
+                <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.105.063719⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (3), pp.499-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679575v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gene Expression and Enzyme Activity of Plant 3-Deoxy- D -Manno-2-Octulosonic Acid-8-Phosphate Synthase Are Preferentially Associated with Cell Division in a Cell Cycle-Dependent Manner</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Paccalet</w:t>
+                <w:t xml:space="preserve">Meristem activity during flower and ovule development in tomato is controlled by the mini zinc finger gene INHIBITOR OF MERISTEM ACTIVITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hernould</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (3), pp.415-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03520.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silencing of the Mitochondrial Ascorbate Synthesizing Enzyme l -Galactono-1,4-Lactone Dehydrogenase Affects Plant and Fruit Development in Tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 145 (4), pp.1408-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.106500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in transcriptional profiles are associated with early fruit tissue specialization in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 139 (2), pp.750-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.063719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gene Expression and Enzyme Activity of Plant 3-Deoxy- D -Manno-2-Octulosonic Acid-8-Phosphate Synthase Are Preferentially Associated with Cell Division in a Cell Cycle-Dependent Manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Joubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Séveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paccalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 133 (1), pp.348-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.103.026872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3622,3215 +4024,3215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE PAR MICROSCOPIE MULTIMODALE DE LA CUTICULE DES PLANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Geneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reynoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de Microscopies, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying the tomato fruit cuticle via the epidermis-specific nsLTP2 promoter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Plant Apoplastic Diffusion Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Girona, Sep 2024, Girona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SlSHN2 transcription factor is essential for cuticle formation and epidermal patterning in tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Plant Apoplastic Diffusion Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dundee university, Sep 2022, Dundee, Scotland, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network of tomato mutants to identify the biological functions of cuticular monomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Silva Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITQB Days : plant and polymers for the Phaenomena project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITQB, OEM Lab, Jun 2021, Oeiras, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Tomato Cuticle Mutants’ : A tool to enter in the cuticular compounds export black box?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International UNIL day at Biophore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, May 2020, Lausanne (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glycero-3-phosphate acyl transferase GPAT6-like from tomato plays a crucial role in fruit cutin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PaDiBa 2015. International Symposium on Plant Apoplastic Diffusion Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. EUCARPIA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793903v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t>
+              <w:t xml:space="preserve">18. EUCARPIA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793852v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular assembly of the cutin polyester of tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroFed 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of GDSL1 silencing on deposition and polymerization of tomato fruit cutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. International Symposium on Plant Apoplastic Diffusion Barriers: Biosynthesis and Functions. PADIBA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Assali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the control of fruit sensorial and nutritional quality in tomato: functional genomics approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Biogenouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated approaches for deciphering the mechanisms controlling fruit nutritional quality in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AI Fruit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-SOL Paris Industry Valorization meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Meeting of the Argentinean Society for Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, La Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSOL Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene and metabolite regulatory network analyses in tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell expansion in tomato mesocarp and locular tissues: integration of transcriptome and metabolome data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche transcriptomique pour l'identification de gènes impliqués dans les interactions Arabidopsis thaliana /potyvirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Feng Xiaoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sourrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud M. Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matriochka, a new mini zinc finger involved in ovule determinacy in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Mouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. FESPB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of tomato fruit tissues to the acquisition of the fleshy trait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. FESPB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silencing of the key ascorbic acid enzyme, GDP-mannose epimerase (GME) and galactono-1,4-lactone dehydrogenase (GalLDH) affects strongly plant and fruit development in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Solanaceae Genome Workshop 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications de la régulation du génome de plante consécutives à l'infection par un virus: étude comparative entre la tomate et Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Ping Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud M. Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6840,529 +7242,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glycero-3-phosphate acyl transferase GPAT6-like from tomato plays a crucial role in fruit cutin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Solanaceae conference (SOL 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. , 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover strong cutin-deficient mutants among which a new allele of GDSL lipase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. International Symposium on Plant Apoplastic Diffusion Barriers: Biosynthesis and Functions. PADIBA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a mini-oligo array for the analysis of&amp;lt;em&amp;gt; Plum pox virus&amp;lt;/em&amp;gt; variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ancillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International conference on virus and other graft transmissible diseases of fruit crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rome, Italy. p. 168, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7372,176 +7774,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput biochemical phenotyping for plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics coming of age with its technological diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67 (1ère éd.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 693 p., 2013, Advances in Botanical Research, 978-0-12-397922-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-397922-3.00009-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7551,147 +7953,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel ionic liquids-based extraction method that preserves molecular structure from cutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos J.S. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Escórcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7701,151 +8103,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités des médecins du travail dans la prévention des TMS : ressources et contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Davezies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PACTE. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00676973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7855,185 +8257,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et validation fonctionnelle de gènes candidats contrôlant la composition de la cuticule chez le fruit de tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université des Sciences et Technologies (Bordeaux 1), 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02804756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et validation fonctionnelle de gènes candidats contrôlant la composition de la cuticule chez le fruit de tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Sciences et Technologies - Bordeaux I, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013BOR15225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00966997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8180,51 +8582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612454v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prohaska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Rey-Serra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae137/7672963" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad245" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Geneix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mathurin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18862" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700009v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43897-022-00035-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.782773" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.778131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Bento" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J.S. Moreira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa G. Correia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Esc&#243;rcio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c04733" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Js Moreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.01049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Philippe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16402" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624115v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx341" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637507v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B B Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00409" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01620" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650850v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101055" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655427v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mouras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03520.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348011v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.106500" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paccalet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.026872" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190267v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Paulsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alonso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391410v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391658v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Silva Pereira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391600v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Br&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608065v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810460v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804453v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757569v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Feng Xiaoyan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sourrigues" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Rivard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757130v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751528v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760623v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ping Feng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605728v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804369v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809615v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olmos" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ancillo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811316v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00009-5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347050v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676973v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davezies" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poussin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804756v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00966997v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR15225" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612454v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prohaska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Rey-Serra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae137/7672963" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad245" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Geneix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mathurin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18862" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D'Orlando" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac392" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700009v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43897-022-00035-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.782773" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.778131" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Bento" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J.S. Moreira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa G. Correia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Esc&#243;rcio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben Rodrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c04733" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Philippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16402" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Js Moreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.01049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx341" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B B Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00409" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01620" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655427v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mouras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03520.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348011v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.106500" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277947v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paccalet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.026872" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190267v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Paulsen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391445v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alonso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391658v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Silva Pereira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391600v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Br&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608065v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804453v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754553v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Feng Xiaoyan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sourrigues" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Rivard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757130v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751528v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763809v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ping Feng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804369v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809615v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olmos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ancillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00009-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davezies" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poussin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00966997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR15225" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>