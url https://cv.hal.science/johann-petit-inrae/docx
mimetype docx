--- v1 (2026-04-12)
+++ v2 (2026-05-08)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -249,3772 +249,3504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetic architecture of fruit color in strawberry</w:t>
+                <w:t xml:space="preserve">Cuticle architecture and mechanical properties: a functional relationship delineated through correlated multimodal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Denoyes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Prohaska</w:t>
+                <w:t xml:space="preserve">Nicolas Reynoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina D’orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad245⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238 (5), pp.2033-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183094v1</w:t>
+                <w:t xml:space="preserve">hal-04080330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticle architecture and mechanical properties: a functional relationship delineated through correlated multimodal imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the genetic architecture of fruit color in strawberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina D’orlando</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Béatrice Denoyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Prohaska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Mathurin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 238 (5), pp.2033-2046. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advance Access publication, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080330v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticle architecture and mechanical properties: a functional relationship delineated through correlated multimodal imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Complex Architecture of Plant Cuticles and Its Relation to Multiple Biological Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reynoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina D'Orlando</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann Petit</w:t>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Mathurin</w:t>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18862⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.782773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.782773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05579165v1</w:t>
+                <w:t xml:space="preserve">hal-03477139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cutin polymer matrix undergoes a fine architectural tuning from early tomato fruit development to ripening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The SlSHN2 transcription factor contributes to cuticle formation and epidermal patterning in tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reynoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43897-022-00035-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac392⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05579168v1</w:t>
+                <w:t xml:space="preserve">hal-03700009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SlSHN2 transcription factor contributes to cuticle formation and epidermal patterning in tomato fruit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bres</w:t>
+                <w:t xml:space="preserve">The cutin polymer matrix undergoes a fine architectural tuning from early tomato fruit development to ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reynoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Marion</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina D’orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Horticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s43897-022-00035-y⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 190 (3), pp.1821-1840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700009v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex Architecture of Plant Cuticles and Its Relation to Multiple Biological Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Unraveling Cuticle Formation, Structure, and Properties by Using Tomato Genetic Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reynoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rothan</w:t>
+                <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 12, pp.782773. </w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.778131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.782773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.778131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03477139v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cutin polymer matrix undergoes a fine architectural tuning from early tomato fruit development to ripening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Quantification of Structure–Property Relationships for Plant Polyesters Reveals Suberin and Cutin Idiosyncrasies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Escórcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rúben Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac392⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (47), pp.15780-15792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c04733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763613v1</w:t>
+                <w:t xml:space="preserve">hal-05579173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Cuticle Formation, Structure, and Properties by Using Tomato Genetic Diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Marion</w:t>
+                <w:t xml:space="preserve">Quantification of Structure–Property Relationships for Plant Polyesters Reveals Suberin and Cutin Idiosyncrasies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos J.S. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa G. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Escórcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rúben Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.778131⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (47), pp.15780-15792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c04733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469270v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Structure–Property Relationships for Plant Polyesters Reveals Suberin and Cutin Idiosyncrasies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rúben Rodrigues</w:t>
+                <w:t xml:space="preserve">Assembly of tomato fruit cuticles: a cross‐talk between the cutin polyester and cell wall polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c04733⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226 (3), pp.809-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435383v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of tomato fruit cuticles: a cross‐talk between the cutin polyester and cell wall polysaccharides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An ionic liquid extraction that preserves the molecular structure of cutin shown by nuclear magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Js Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sandt</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Escórcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16402⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184 (2), pp.592-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.20.01049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05579175v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of tomato fruit cuticles: a cross‐talk between the cutin polyester and cell wall polysaccharides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sandt</w:t>
+                <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16402⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (137), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624710v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ionic liquid extraction that preserves the molecular structure of cutin shown by nuclear magnetic resonance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Breeding for cuticle-associated traits in crop species: traits, targets, and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.20.01049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (19), pp.5369-5387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02917018v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">The Glycerol-3-Phosphate Acyltransferase GPAT6 from Tomato Plays a Central Role in Fruit Cutin Biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Wong Jun Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171 (2), pp.894-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721265v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for cuticle-associated traits in crop species: traits, targets, and strategies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ester-crosslink Profiling of the Cutin Polymer of Wild Type and Cutin Synthase Tomato (Solanum lycopersicum L.) Mutants Highlights Different Mechanisms of Polymerization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx341⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170 (2), pp.807-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.01620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02624115v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Glycerol-3-Phosphate Acyltransferase GPAT6 from Tomato Plays a Central Role in Fruit Cutin Biosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover both cutin-deficient and cutin- abundant mutants and a new hypomorphic allele of GDSL lipase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 171 (2), pp.894-913. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00409⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 164 (2), pp.888-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.232645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637507v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester-crosslink Profiling of the Cutin Polymer of Wild Type and Cutin Synthase Tomato (Solanum lycopersicum L.) Mutants Highlights Different Mechanisms of Polymerization.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t>
+                <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.15.01620⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (3), pp.225-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637893v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover both cutin-deficient and cutin- abundant mutants and a new hypomorphic allele of GDSL lipase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+                <w:t xml:space="preserve">Tomato GDSL1 is required for cutin deposition in the fruit cuticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.232645⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (7), pp.3119-3134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.101055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638763v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+                <w:t xml:space="preserve">Down-regulation of a single auxin efflux transport protein in tomato induces precocious fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariusz M. Kowalczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes J. Rohrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (13), pp.4901-4917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644308v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato GDSL1 is required for cutin deposition in the fruit cuticle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
+                <w:t xml:space="preserve">Genotype-dependent response to carbon availability in growing tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.101055⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.33, 1186-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02139.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650850v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-regulation of a single auxin efflux transport protein in tomato induces precocious fruit development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johannes J. Rohrmann</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers167⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 149 (3), pp.1505-1528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000616v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype-dependent response to carbon availability in growing tomato fruit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rolland</w:t>
+                <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02139.x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332, pp.1007 - 1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00600426v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (3), pp.499-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666886v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meristem activity during flower and ovule development in tomato is controlled by the mini zinc finger gene INHIBITOR OF MERISTEM ACTIVITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hernould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (3), pp.415-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03520.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">hal-03371236v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Silencing of the Mitochondrial Ascorbate Synthesizing Enzyme l -Galactono-1,4-Lactone Dehydrogenase Affects Plant and Fruit Development in Tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 145 (4), pp.1408-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.106500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666860v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meristem activity during flower and ovule development in tomato is controlled by the mini zinc finger gene INHIBITOR OF MERISTEM ACTIVITY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Sicard</w:t>
+                <w:t xml:space="preserve">Changes in transcriptional profiles are associated with early fruit tissue specialization in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03520.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 139 (2), pp.750-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.063719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655427v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silencing of the Mitochondrial Ascorbate Synthesizing Enzyme l -Galactono-1,4-Lactone Dehydrogenase Affects Plant and Fruit Development in Tomato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
+                <w:t xml:space="preserve">The Gene Expression and Enzyme Activity of Plant 3-Deoxy- D -Manno-2-Octulosonic Acid-8-Phosphate Synthase Are Preferentially Associated with Cell Division in a Cell Cycle-Dependent Manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Joubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Séveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paccalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 145 (4), pp.1408-1422. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.107.106500⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 133 (1), pp.348-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.103.026872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...113 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...151 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4024,3215 +3756,3215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE PAR MICROSCOPIE MULTIMODALE DE LA CUTICULE DES PLANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Geneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reynoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de Microscopies, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying the tomato fruit cuticle via the epidermis-specific nsLTP2 promoter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Plant Apoplastic Diffusion Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Girona, Sep 2024, Girona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SlSHN2 transcription factor is essential for cuticle formation and epidermal patterning in tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Plant Apoplastic Diffusion Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dundee university, Sep 2022, Dundee, Scotland, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network of tomato mutants to identify the biological functions of cuticular monomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Silva Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITQB Days : plant and polymers for the Phaenomena project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITQB, OEM Lab, Jun 2021, Oeiras, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Tomato Cuticle Mutants’ : A tool to enter in the cuticular compounds export black box?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International UNIL day at Biophore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, May 2020, Lausanne (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glycero-3-phosphate acyl transferase GPAT6-like from tomato plays a crucial role in fruit cutin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PaDiBa 2015. International Symposium on Plant Apoplastic Diffusion Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Just</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t>
+              <w:t xml:space="preserve">18. EUCARPIA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793852v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. EUCARPIA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793903v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular assembly of the cutin polyester of tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroFed 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of GDSL1 silencing on deposition and polymerization of tomato fruit cutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. International Symposium on Plant Apoplastic Diffusion Barriers: Biosynthesis and Functions. PADIBA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Assali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the control of fruit sensorial and nutritional quality in tomato: functional genomics approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Biogenouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated approaches for deciphering the mechanisms controlling fruit nutritional quality in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AI Fruit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU-SOL Paris Industry Valorization meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Meeting of the Argentinean Society for Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, La Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+                <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSOL Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene and metabolite regulatory network analyses in tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell expansion in tomato mesocarp and locular tissues: integration of transcriptome and metabolome data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche transcriptomique pour l'identification de gènes impliqués dans les interactions Arabidopsis thaliana /potyvirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t>
+                <w:t xml:space="preserve">- Feng Xiaoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Feng Xiaoyan</w:t>
+                <w:t xml:space="preserve">Yannick Sourrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud M. Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matriochka, a new mini zinc finger involved in ovule determinacy in tomato</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Sicard</w:t>
+                <w:t xml:space="preserve">Contribution of tomato fruit tissues to the acquisition of the fleshy trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. FESPB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757130v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of tomato fruit tissues to the acquisition of the fleshy trait</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Matriochka, a new mini zinc finger involved in ovule determinacy in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hernould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. FESPB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751528v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silencing of the key ascorbic acid enzyme, GDP-mannose epimerase (GME) and galactono-1,4-lactone dehydrogenase (GalLDH) affects strongly plant and fruit development in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Solanaceae Genome Workshop 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications de la régulation du génome de plante consécutives à l'infection par un virus: étude comparative entre la tomate et Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Ping Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud M. Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Ping Feng</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7242,529 +6974,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glycero-3-phosphate acyl transferase GPAT6-like from tomato plays a crucial role in fruit cutin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Solanaceae conference (SOL 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. , 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover strong cutin-deficient mutants among which a new allele of GDSL lipase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. International Symposium on Plant Apoplastic Diffusion Barriers: Biosynthesis and Functions. PADIBA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a mini-oligo array for the analysis of&amp;lt;em&amp;gt; Plum pox virus&amp;lt;/em&amp;gt; variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Olmos</w:t>
+                <w:t xml:space="preserve">G. Ancillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ancillo</w:t>
+                <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International conference on virus and other graft transmissible diseases of fruit crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rome, Italy. p. 168, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7774,176 +7506,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput biochemical phenotyping for plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume G. Menard</w:t>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics coming of age with its technological diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67 (1ère éd.), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 693 p., 2013, Advances in Botanical Research, 978-0-12-397922-3. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier Ltd</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-397922-3.00009-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7953,147 +7685,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel ionic liquids-based extraction method that preserves molecular structure from cutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos J.S. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Pais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Bento</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rita Escórcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8103,151 +7835,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités des médecins du travail dans la prévention des TMS : ressources et contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Caroly</w:t>
+                <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Cholez</w:t>
+                <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Landry</w:t>
+                <w:t xml:space="preserve">Philippe Davezies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Davezies</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadine Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PACTE. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00676973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8257,185 +7989,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et validation fonctionnelle de gènes candidats contrôlant la composition de la cuticule chez le fruit de tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université des Sciences et Technologies (Bordeaux 1), 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02804756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et validation fonctionnelle de gènes candidats contrôlant la composition de la cuticule chez le fruit de tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Sciences et Technologies - Bordeaux I, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013BOR15225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00966997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8582,51 +8314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612454v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prohaska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Rey-Serra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae137/7672963" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad245" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080330v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Geneix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mathurin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18862" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D'Orlando" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac392" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700009v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43897-022-00035-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477139v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.782773" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763613v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.778131" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Bento" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J.S. Moreira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa G. Correia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Esc&#243;rcio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben Rodrigues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c04733" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Philippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16402" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Js Moreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.01049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624115v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx341" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637507v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B B Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00409" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01620" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650850v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101055" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655427v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mouras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03520.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348011v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.106500" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277947v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paccalet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.026872" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190267v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Paulsen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391445v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alonso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391658v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Silva Pereira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391600v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Br&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608065v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810460v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804453v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754553v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757569v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Feng Xiaoyan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sourrigues" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Rivard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757130v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751528v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760623v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763809v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ping Feng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804369v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809615v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olmos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ancillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00009-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347050v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davezies" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poussin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804756v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00966997v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR15225" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612454v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prohaska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Rey-Serra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae137/7672963" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080330v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Geneix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mathurin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18862" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183094v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.782773" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43897-022-00035-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.778131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579173v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Bento" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Correia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Esc&#243;rcio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c04733" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J.S. Moreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa G. Correia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Philippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16402" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Js Moreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.01049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx341" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B B Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00409" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01620" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101055" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655427v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mouras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03520.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348011v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.106500" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paccalet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.026872" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Paulsen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alonso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391658v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Silva Pereira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Br&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804453v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Feng Xiaoyan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sourrigues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Rivard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757130v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760623v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763809v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ping Feng" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804369v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olmos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ancillo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811316v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00009-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347050v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davezies" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poussin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804756v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00966997v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR15225" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>