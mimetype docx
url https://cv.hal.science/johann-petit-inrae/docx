--- v2 (2026-05-08)
+++ v3 (2026-06-03)
@@ -81,3672 +81,3806 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of a European-centered strawberry diversity panel provides markers and candidate genes for the control of fruit quality traits</w:t>
+                <w:t xml:space="preserve">Role of the tomato MARS1/ROUGH gene encoding a LYSINE‐SPECIFIC HISTONE DEMETHYLASE 1 in adventitious root and fruit skin formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Prohaska</w:t>
+                <w:t xml:space="preserve">Eduardo Larriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pol Rey-Serra</w:t>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+                <w:t xml:space="preserve">Aurora Alaguero-Cordovilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Petit</w:t>
+                <w:t xml:space="preserve">Riyazuddin Riyazuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Perrotte</w:t>
+                <w:t xml:space="preserve">Qingyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (7), pp.uhae137. </w:t>
+              <w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhae137/7672963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jipb.70287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612454v2</w:t>
+                <w:t xml:space="preserve">hal-05624522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticle architecture and mechanical properties: a functional relationship delineated through correlated multimodal imaging</w:t>
+                <w:t xml:space="preserve">Exploration of a European-centered strawberry diversity panel provides markers and candidate genes for the control of fruit quality traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Reynoud</w:t>
+                <w:t xml:space="preserve">Alexandre Prohaska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+                <w:t xml:space="preserve">Pol Rey-Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina D’orlando</w:t>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Petit</w:t>
+                <w:t xml:space="preserve">Aurélie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Mathurin</w:t>
+                <w:t xml:space="preserve">Justine Perrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 238 (5), pp.2033-2046. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (7), pp.uhae137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhae137/7672963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080330v1</w:t>
+                <w:t xml:space="preserve">hal-04612454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the genetic architecture of fruit color in strawberry</w:t>
+                <w:t xml:space="preserve">Cuticle architecture and mechanical properties: a functional relationship delineated through correlated multimodal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Denoyes</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nicolas Reynoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina D’orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad245⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238 (5), pp.2033-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183094v1</w:t>
+                <w:t xml:space="preserve">hal-04080330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex Architecture of Plant Cuticles and Its Relation to Multiple Biological Functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering the genetic architecture of fruit color in strawberry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Denoyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Reynoud</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Alexandre Prohaska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advance Access publication, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.782773⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03477139v1</w:t>
+                <w:t xml:space="preserve">hal-04183094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SlSHN2 transcription factor contributes to cuticle formation and epidermal patterning in tomato fruit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The Complex Architecture of Plant Cuticles and Its Relation to Multiple Biological Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reynoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Reynoud</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysiane Brocard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Marion</w:t>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Horticulture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.782773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.782773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s43897-022-00035-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03700009v1</w:t>
+                <w:t xml:space="preserve">hal-03477139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cutin polymer matrix undergoes a fine architectural tuning from early tomato fruit development to ripening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The SlSHN2 transcription factor contributes to cuticle formation and epidermal patterning in tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reynoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s43897-022-00035-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac392⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03763613v1</w:t>
+                <w:t xml:space="preserve">hal-03700009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Cuticle Formation, Structure, and Properties by Using Tomato Genetic Diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The cutin polymer matrix undergoes a fine architectural tuning from early tomato fruit development to ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reynoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Marion</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina D’orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.778131⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 190 (3), pp.1821-1840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469270v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Structure–Property Relationships for Plant Polyesters Reveals Suberin and Cutin Idiosyncrasies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rúben Rodrigues</w:t>
+                <w:t xml:space="preserve">Unraveling Cuticle Formation, Structure, and Properties by Using Tomato Genetic Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reynoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c04733⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.778131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.778131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05579173v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Structure–Property Relationships for Plant Polyesters Reveals Suberin and Cutin Idiosyncrasies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos J.S. Moreira</w:t>
+                <w:t xml:space="preserve">Carlos Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa G. Correia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Vanessa Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Escórcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rúben Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (47), pp.15780-15792. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c04733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c04733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03435383v1</w:t>
+                <w:t xml:space="preserve">hal-05579173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of tomato fruit cuticles: a cross‐talk between the cutin polyester and cell wall polysaccharides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of Structure–Property Relationships for Plant Polyesters Reveals Suberin and Cutin Idiosyncrasies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos J.S. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa G. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Escórcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Philippe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sandt</w:t>
+                <w:t xml:space="preserve">Rúben Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16402⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (47), pp.15780-15792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c04733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05579175v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ionic liquid extraction that preserves the molecular structure of cutin shown by nuclear magnetic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Js Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Escórcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 184 (2), pp.592-606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.20.01049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assembly of tomato fruit cuticles: a cross‐talk between the cutin polyester and cell wall polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baldet</w:t>
+                <w:t xml:space="preserve">Glenn Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Causse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226 (3), pp.809-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01721265v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for cuticle-associated traits in crop species: traits, targets, and strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bres</w:t>
+                <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Bakan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx341⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (137), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02624115v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Glycerol-3-Phosphate Acyltransferase GPAT6 from Tomato Plays a Central Role in Fruit Cutin Biosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Breeding for cuticle-associated traits in crop species: traits, targets, and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00409⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (19), pp.5369-5387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02637507v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester-crosslink Profiling of the Cutin Polymer of Wild Type and Cutin Synthase Tomato (Solanum lycopersicum L.) Mutants Highlights Different Mechanisms of Polymerization.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
+                <w:t xml:space="preserve">The Glycerol-3-Phosphate Acyltransferase GPAT6 from Tomato Plays a Central Role in Fruit Cutin Biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t>
+                <w:t xml:space="preserve">Virginie Wong Jun Tai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 170 (2), pp.807-820. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.15.01620⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 171 (2), pp.894-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637893v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover both cutin-deficient and cutin- abundant mutants and a new hypomorphic allele of GDSL lipase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Just</w:t>
+                <w:t xml:space="preserve">Ester-crosslink Profiling of the Cutin Polymer of Wild Type and Cutin Synthase Tomato (Solanum lycopersicum L.) Mutants Highlights Different Mechanisms of Polymerization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 164 (2), pp.888-906. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.232645⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 170 (2), pp.807-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.01620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638763v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover both cutin-deficient and cutin- abundant mutants and a new hypomorphic allele of GDSL lipase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622a⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164 (2), pp.888-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.232645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644308v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato GDSL1 is required for cutin deposition in the fruit cuticle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+                <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (7), pp.3119-3134. </w:t>
+              <w:t xml:space="preserve">Plant Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (3), pp.225-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.101055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0622a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650850v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down-regulation of a single auxin efflux transport protein in tomato induces precocious fruit development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Tomato GDSL1 is required for cutin deposition in the fruit cuticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes J. Rohrmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers167⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (7), pp.3119-3134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.101055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000616v1</w:t>
+                <w:t xml:space="preserve">hal-02650850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype-dependent response to carbon availability in growing tomato fruit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Prudent</w:t>
+                <w:t xml:space="preserve">Down-regulation of a single auxin efflux transport protein in tomato induces precocious fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Bertin</w:t>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Génard</w:t>
+                <w:t xml:space="preserve">Mariusz M. Kowalczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane S. Munos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rolland</w:t>
+                <w:t xml:space="preserve">Johannes J. Rohrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02139.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (13), pp.4901-4917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600426v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotype-dependent response to carbon availability in growing tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Mounet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.33, 1186-1204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2010.02139.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666886v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 332, pp.1007 - 1021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (3), pp.499-508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meristem activity during flower and ovule development in tomato is controlled by the mini zinc finger gene INHIBITOR OF MERISTEM ACTIVITY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hernould</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55 (3), pp.415-427. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 149 (3), pp.1505-1528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03520.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655427v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silencing of the Mitochondrial Ascorbate Synthesizing Enzyme l -Galactono-1,4-Lactone Dehydrogenase Affects Plant and Fruit Development in Tomato</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meristem activity during flower and ovule development in tomato is controlled by the mini zinc finger gene INHIBITOR OF MERISTEM ACTIVITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hernould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.107.106500⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (3), pp.415-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03520.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348011v1</w:t>
+                <w:t xml:space="preserve">hal-02655427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in transcriptional profiles are associated with early fruit tissue specialization in tomato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baldet</w:t>
+                <w:t xml:space="preserve">Silencing of the Mitochondrial Ascorbate Synthesizing Enzyme l -Galactono-1,4-Lactone Dehydrogenase Affects Plant and Fruit Development in Tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 139 (2), pp.750-769. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.105.063719⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 145 (4), pp.1408-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.106500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679575v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gene Expression and Enzyme Activity of Plant 3-Deoxy- D -Manno-2-Octulosonic Acid-8-Phosphate Synthase Are Preferentially Associated with Cell Division in a Cell Cycle-Dependent Manner</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Paccalet</w:t>
+                <w:t xml:space="preserve">Changes in transcriptional profiles are associated with early fruit tissue specialization in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 139 (2), pp.750-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.063719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Gene Expression and Enzyme Activity of Plant 3-Deoxy- D -Manno-2-Octulosonic Acid-8-Phosphate Synthase Are Preferentially Associated with Cell Division in a Cell Cycle-Dependent Manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Joubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Séveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paccalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 133 (1), pp.348-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.103.026872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3756,3215 +3890,3215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE PAR MICROSCOPIE MULTIMODALE DE LA CUTICULE DES PLANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Geneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reynoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de Microscopies, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying the tomato fruit cuticle via the epidermis-specific nsLTP2 promoter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Plant Apoplastic Diffusion Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Girona, Sep 2024, Girona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SlSHN2 transcription factor is essential for cuticle formation and epidermal patterning in tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Plant Apoplastic Diffusion Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dundee university, Sep 2022, Dundee, Scotland, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A network of tomato mutants to identify the biological functions of cuticular monomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Silva Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITQB Days : plant and polymers for the Phaenomena project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITQB, OEM Lab, Jun 2021, Oeiras, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Tomato Cuticle Mutants’ : A tool to enter in the cuticular compounds export black box?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International UNIL day at Biophore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, May 2020, Lausanne (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glycero-3-phosphate acyl transferase GPAT6-like from tomato plays a crucial role in fruit cutin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PaDiBa 2015. International Symposium on Plant Apoplastic Diffusion Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Bournonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. EUCARPIA Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793903v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics approaches for fruit sensorial and nutritional quality in tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">EMS mutants for discovery of tomato genes and allelic variants through TILLING and NGS-mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Plant Organelle and Stress responses symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Viçosa, Brazil</w:t>
+              <w:t xml:space="preserve">18. EUCARPIA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793852v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular assembly of the cutin polyester of tomato fruit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Impact of GDSL1 silencing on deposition and polymerization of tomato fruit cutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroFed 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">. International Symposium on Plant Apoplastic Diffusion Barriers: Biosynthesis and Functions. PADIBA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810460v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of GDSL1 silencing on deposition and polymerization of tomato fruit cutin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Extracellular assembly of the cutin polyester of tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. International Symposium on Plant Apoplastic Diffusion Barriers: Biosynthesis and Functions. PADIBA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">EuroFed 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804453v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Assali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST FA1106 "QualityFruit" 2. Annual conference - Fleshy Fruit development and ripening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the control of fruit sensorial and nutritional quality in tomato: functional genomics approaches</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biogenouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805441v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Tom mutants for functional analysis of target genes and discovery of new alleles in tomato</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Integrated approaches for deciphering the mechanisms controlling fruit nutritional quality in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Viron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Ferrand</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">Colloque AI Fruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809232v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated approaches for deciphering the mechanisms controlling fruit nutritional quality in tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Determinants of fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AI Fruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">EU-SOL Paris Industry Valorization meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804064v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of fruit quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Towards the control of fruit sensorial and nutritional quality in tomato: functional genomics approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU-SOL Paris Industry Valorization meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Biogenouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805268v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of early fruit development in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Meeting of the Argentinean Society for Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, La Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSOL Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene and metabolite regulatory network analyses in tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753465v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755787v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell expansion in tomato mesocarp and locular tissues: integration of transcriptome and metabolome data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche transcriptomique pour l'identification de gènes impliqués dans les interactions Arabidopsis thaliana /potyvirus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Contribution of tomato fruit tissues to the acquisition of the fleshy trait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
+              <w:t xml:space="preserve">15. FESPB Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757569v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of tomato fruit tissues to the acquisition of the fleshy trait</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Matriochka, a new mini zinc finger involved in ovule determinacy in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Mouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hernould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. FESPB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751528v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matriochka, a new mini zinc finger involved in ovule determinacy in tomato</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Approche transcriptomique pour l'identification de gènes impliqués dans les interactions Arabidopsis thaliana /potyvirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Feng Xiaoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sourrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud M. Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. FESPB Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres Scientifiques du DGAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Batz sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757130v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silencing of the key ascorbic acid enzyme, GDP-mannose epimerase (GME) and galactono-1,4-lactone dehydrogenase (GalLDH) affects strongly plant and fruit development in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moftah Alhagdow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Solanaceae Genome Workshop 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications de la régulation du génome de plante consécutives à l'infection par un virus: étude comparative entre la tomate et Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Ping Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud M. Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6974,529 +7108,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glycero-3-phosphate acyl transferase GPAT6-like from tomato plays a crucial role in fruit cutin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Solanaceae conference (SOL 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. , 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a rapid identification of causal mutations in tomato EMS populations via mapping-by-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bournonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover strong cutin-deficient mutants among which a new allele of GDSL lipase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. International Symposium on Plant Apoplastic Diffusion Barriers: Biosynthesis and Functions. PADIBA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a mini-oligo array for the analysis of&amp;lt;em&amp;gt; Plum pox virus&amp;lt;/em&amp;gt; variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ancillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Svanella-Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International conference on virus and other graft transmissible diseases of fruit crops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rome, Italy. p. 168, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7506,326 +7640,566 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput biochemical phenotyping for plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics coming of age with its technological diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67 (1ère éd.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier Ltd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 693 p., 2013, Advances in Botanical Research, 978-0-12-397922-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-397922-3.00009-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Role of the tomato MARS1/ROUGH gene encoding a LYSINE-SPECIFIC HISTONE DEMETHYLASE 1 in adventitious root and fruit skin formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Larriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Alaguero-Cordovilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riyazuddin Riyazuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Targeting the tomato fruit cuticle by gene overexpression and editing with the fruit epidermis-preferential nsLTP promoter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Paulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pedemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina D’orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Novel ionic liquids-based extraction method that preserves molecular structure from cutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos J.S. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Pais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Escórcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03347050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7835,151 +8209,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités des médecins du travail dans la prévention des TMS : ressources et contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caroly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Davezies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PACTE. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00676973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7989,185 +8363,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et validation fonctionnelle de gènes candidats contrôlant la composition de la cuticule chez le fruit de tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université des Sciences et Technologies (Bordeaux 1), 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02804756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et validation fonctionnelle de gènes candidats contrôlant la composition de la cuticule chez le fruit de tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Sciences et Technologies - Bordeaux I, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013BOR15225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00966997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8314,51 +8688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612454v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prohaska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Rey-Serra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae137/7672963" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080330v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Geneix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mathurin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18862" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183094v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad245" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.782773" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700009v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43897-022-00035-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.778131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579173v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Bento" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Correia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Esc&#243;rcio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben Rodrigues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c04733" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J.S. Moreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa G. Correia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579175v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Philippe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16402" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Js Moreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.01049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624115v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx341" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637507v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B B Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00409" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637893v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01620" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101055" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655427v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mouras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03520.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348011v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.106500" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277947v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paccalet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.026872" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Paulsen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alonso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391410v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391658v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Silva Pereira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Br&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804453v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754553v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Feng Xiaoyan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sourrigues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Rivard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757130v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760623v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763809v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ping Feng" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605728v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804369v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809615v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olmos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ancillo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811316v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00009-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347050v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davezies" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poussin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804756v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00966997v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR15225" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624522v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Larriba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Alaguero-Cordovilla" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyazuddin Riyazuddin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyi Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.70287" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612454v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prohaska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Rey-Serra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae137/7672963" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Geneix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mathurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183094v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.782773" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43897-022-00035-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac392" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.778131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579173v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Bento" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Correia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Esc&#243;rcio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben Rodrigues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c04733" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J.S. Moreira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa G. Correia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Js Moreira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Pais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.20.01049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Philippe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16402" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx341" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637507v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Wong Jun Tai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B B Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00409" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01620" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644308v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fernandez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0622a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101055" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000616v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz M. Kowalczyk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes J. Rohrmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers167" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655427v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sicard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mouras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevalier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03520.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348011v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.106500" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.063719" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03277947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Joub&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial S&#233;veno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paccalet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.026872" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Paulsen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alonso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391410v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391658v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Silva Pereira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Br&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608065v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793852v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bournonville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804453v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810460v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809580v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Assali" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809232v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ferrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804064v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805268v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805441v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757130v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757569v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Feng Xiaoyan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sourrigues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud M. Rivard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760623v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763809v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Ping Feng" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605728v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743816v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804369v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809615v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olmos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ancillo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vidal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811316v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/bookseries/00652296/67" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397922-3.00009-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620544v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620574v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pedemay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347050v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676973v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Davezies" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Poussin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804756v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00966997v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR15225" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>