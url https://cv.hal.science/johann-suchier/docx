--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -604,221 +604,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un réalisme critique ? Une perspective critique et sociétale dans le champ de l’environnement.</w:t>
+                <w:t xml:space="preserve">Narratives of sustainable social change among neuroscientists: What role for science and scientists?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Suchier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Marmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une approche sociétale des crises : quels défis méthodologiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd Conference of the Association of European Qualitative Researchers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262158v1</w:t>
+                <w:t xml:space="preserve">hal-04941181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narratives of sustainable social change among neuroscientists: What role for science and scientists?</w:t>
+                <w:t xml:space="preserve">Vers un réalisme critique ? Une perspective critique et sociétale dans le champ de l’environnement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Suchier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Conference of the Association of European Qualitative Researchers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Une approche sociétale des crises : quels défis méthodologiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941181v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justification du système, jugements sociaux et légitimation de l’usage de la coercition à l'égard des activistes environnementaux.</w:t>
               </w:r>
@@ -906,217 +906,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation sociale de la modernisation écologique : étude du caractère normatif d’une approche néolibérale des politiques environnementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives de psychologie sociale sociétale en psychologie de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Suchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Girandola</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupoirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale (CIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Psychologie de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPENV, May 2022, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03955626v1</w:t>
+                <w:t xml:space="preserve">hal-04250309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de psychologie sociale sociétale en psychologie de l'environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorisation sociale de la modernisation écologique : étude du caractère normatif d’une approche néolibérale des politiques environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Suchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Dupoirier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie de l'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARPENV, May 2022, Aix-en -Provence, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250309v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimation de l’ordre social et comportements pro-environnementaux : la modernisation écologique en tant qu’idéologie justificatrice.</w:t>
               </w:r>
@@ -1223,51 +1223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Suchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Girandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1933,51 +1933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Chachignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Suchier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asap.12402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hilton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.2139" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Grelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupoirier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.06.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941181v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Duff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955626v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupoirier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344783v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottino Julie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26701.95204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Chachignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Suchier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asap.12402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hilton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.2139" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Grelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupoirier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.06.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Duff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262158v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupoirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344783v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottino Julie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26701.95204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>