--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -906,217 +906,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de psychologie sociale sociétale en psychologie de l'environnement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorisation sociale de la modernisation écologique : étude du caractère normatif d’une approche néolibérale des politiques environnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Suchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Dupoirier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie de l'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARPENV, May 2022, Aix-en -Provence, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale (CIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250309v1</w:t>
+                <w:t xml:space="preserve">hal-03955626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation sociale de la modernisation écologique : étude du caractère normatif d’une approche néolibérale des politiques environnementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives de psychologie sociale sociétale en psychologie de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Suchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Girandola</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupoirier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès International de Psychologie Sociale (CIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRIPS, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Psychologie de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARPENV, May 2022, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955626v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimation de l’ordre social et comportements pro-environnementaux : la modernisation écologique en tant qu’idéologie justificatrice.</w:t>
               </w:r>
@@ -1933,51 +1933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Chachignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Suchier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asap.12402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hilton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.2139" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Grelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupoirier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.06.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Duff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262158v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250309v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupoirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344783v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottino Julie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26701.95204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Chachignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Suchier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688826v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/asap.12402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Waroquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hilton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.2139" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Grelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupoirier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.06.002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Duff" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Marmorat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262158v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955626v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250309v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupoirier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344783v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottino Julie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26701.95204" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262509v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auzoult-Chagnault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03956777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>