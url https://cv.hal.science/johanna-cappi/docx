--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johanna CAPPI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johanna-cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre de Crimée médiatisée. Le reportage de Constantin Guys publié par The Illustrated London News (1853-1855)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre de Crimée, première guerre contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Les Méditerranées, 978-2-406-17888-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Londres, grand reporter et photographe en Terre d’ébène. Sur le colonialisme, la traite humaine et la construction du chemin de fer Congo-Océan (Le Petit Parisien, 1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage et Scandale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.93-106, 2022, coll. « Géographies du monde »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Faure à l'épreuve de l'Inde. Socio-lyrisme d'un reportage publié par Le Petit Parisien : de Mon périple à Reflets dans le sillage (1931-1937)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bucarest; collection "Heterotopos". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Inde, ce non-moi mien des penseurs et des voyageurs européens, sous la direction de Vanezia Parlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10/2021, pp.121-146, 2021, coll. « Heterotopos »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Îles vues, îles vécues au large du Pacifique. Les Confettis de l’empire (1976) et Un Voyage en Océanie (1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UBP Presses Universitaires Blaise Pascal (Université Clermont Auvergne). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Îles réelles, îles fictionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.140-154, 2019, coll. « Littératures », 978-2-38377-029-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Combattants de l’insolence (1984), une enquête filmée de Christophe de Ponfilly dans le conflit soviéto-afghan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Laval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impression Projection. Une histoire médiatique entre cinéma et journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-209, 2019, coll. « Littérature et imaginaire contemporain »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de résistance. La constellation Armand Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinémas libertaires : au service des forces de transgression et de révolte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-98, 2015, coll. « Arts du spectacle; Images et sons »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxis visuelle : l'Algérie, l'Afghanistan et l'Irak filmés par René Vautier, Christophe de Ponfilly et Mauro Andrizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N.O.I.I.R.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Une Nuit sans Lune/École pratique des Hautes Études, pp.68-92, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Interallié (1930-2025) et le Prix Albert-Londres (1933-2025) : évolutions des enjeux culturels, socio-politiques et des représentations médiatiques de deux cénacles français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs et temporalité : quels enjeux pour les labels culturels créatifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yanita Andonova; Johan Boittiaux, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de vie médiatiques de grands reporters : Lucien Bodard, Jean Lartéguy, Brigitte Friang, Yves Courrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique médiatique des récits de vie. Circulation des biographèmes de Vapereau à Wikipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bara; Marie-Ève Thérenty, Jan 2023, Lyon (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers lauréats du prix Albert-Londres (1933-1939), des défenseurs du reportage social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presses anciennes et modernes à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Pinson; Marie-Ève Thérenty, May 2022, Paris (Bibliothèque Nationale de France) et Centre culturel canadien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre de Crimée vue par Constantin Guys, reporter graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre de Crimée, la première guerre moderne européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international Centre d’histoire du XIXe siècle, LabEx EHNE, Centre de recherches en histoire des Slaves (UMR SIRICE), Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Paris à Dakar : évolutions des discours et dispositifs de représentation de la mode dans les reportages filmés français (1950-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Mode Médias Médiation. Des enjeux communicationels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gripic Celsa Sorbonne, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues XXI, 6 mois & Feuilleton : des économies médiatiques parisiennes pionnières à la croisée du journalisme et de l'édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris capital(e) médiatique XIXe-XXIe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gripic Sorbonne Université Celsa, Jun 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Damnés de la terre (1999), une enquête filmée de Rivoherizo Andriakoto au bagne de Nosy Lava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La Prison : expériences, imaginaires et créations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sfax, Département de Français, Oct 2018, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission médiatique et expression visuelle. Enjeux de représentation, (se) documenter, rapporter/informer sur le conflit israélo-palestinien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations de l’image documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national d'histoire de l'art - LabEx CAP Création Art Patrimoine, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers lauréats du prix Albert-Londres (1933-1939), des défenseurs du reportage social ? Politiques d’observation d’un journalisme d’enquête entre héritages et métamorphoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medias 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Presses anciennes et modernes à l'ère du numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la crise au Portugal sur l'ORTF (1969-1974), une nécrologie du colonialisme : Point-contrepoint, Magazine 52 & Au Rendez-vous des grands reporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiNéMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Mémoires cinématographiques de la Révolution portugaise et de la décolonisation, Volume 30 (numéro 2), pp.10.7202/1101524ar. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1101524ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chemin de Buenos Aires (1927), entre prosopographie des bas-fonds et peinture de la précarité. Une enquête romancée auprès des acteurs de la prostitution moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cahiers Albert Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.108-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algérie en flammes filmée par René Vautier (1958)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Gatti. Itinéraire d'une écriture transsibérienne au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Armand Gatti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Du journalisme., pp.152-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information et du virtuel : Iraqi Short films de Mauro Andrizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et d'analyse du cinéma Alter/Réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand reportage : formes historiques, littéraires et médiatiques de l'enquête. Les exemples d'Albert Londres et de ses successeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Sorbonne Université (Paris IV), 2023. Français. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05070744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johanna CAPPI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johanna-cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre de Crimée médiatisée. Le reportage de Constantin Guys publié par The Illustrated London News (1853-1855)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre de Crimée, première guerre contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Les Méditerranées, 978-2-406-17888-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Londres, grand reporter et photographe en Terre d’ébène. Sur le colonialisme, la traite humaine et la construction du chemin de fer Congo-Océan (Le Petit Parisien, 1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage et Scandale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.93-106, 2022, coll. « Géographies du monde »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Faure à l'épreuve de l'Inde. Socio-lyrisme d'un reportage publié par Le Petit Parisien : de Mon périple à Reflets dans le sillage (1931-1937)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bucarest; collection "Heterotopos". </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Inde, ce non-moi mien des penseurs et des voyageurs européens, sous la direction de Vanezia Parlea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10/2021, pp.121-146, 2021, coll. « Heterotopos »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Îles vues, îles vécues au large du Pacifique. Les Confettis de l’empire (1976) et Un Voyage en Océanie (1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UBP Presses Universitaires Blaise Pascal (Université Clermont Auvergne). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Îles réelles, îles fictionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.140-154, 2019, coll. « Littératures », 978-2-38377-029-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Combattants de l’insolence (1984), une enquête filmée de Christophe de Ponfilly dans le conflit soviéto-afghan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Laval. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impression Projection. Une histoire médiatique entre cinéma et journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-209, 2019, coll. « Littérature et imaginaire contemporain »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de résistance. La constellation Armand Gatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinémas libertaires : au service des forces de transgression et de révolte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-98, 2015, coll. « Arts du spectacle; Images et sons »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praxis visuelle : l'Algérie, l'Afghanistan et l'Irak filmés par René Vautier, Christophe de Ponfilly et Mauro Andrizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">N.O.I.I.R.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Une Nuit sans Lune/École pratique des Hautes Études, pp.68-92, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Interallié (1930-2025) et le Prix Albert-Londres (1933-2025) : évolutions des enjeux culturels, socio-politiques et des représentations médiatiques de deux cénacles français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeurs et temporalité : quels enjeux pour les labels culturels créatifs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yanita Andonova; Johan Boittiaux, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits de vie médiatiques de grands reporters : Lucien Bodard, Jean Lartéguy, Brigitte Friang, Yves Courrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique médiatique des récits de vie. Circulation des biographèmes de Vapereau à Wikipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Bara; Marie-Ève Thérenty, Jan 2023, Lyon (ENS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers lauréats du prix Albert-Londres (1933-1939), des défenseurs du reportage social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presses anciennes et modernes à l'ère du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Pinson; Marie-Ève Thérenty, May 2022, Paris (Bibliothèque Nationale de France) et Centre culturel canadien, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre de Crimée vue par Constantin Guys, reporter graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La guerre de Crimée, la première guerre moderne européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque international Centre d’histoire du XIXe siècle, LabEx EHNE, Centre de recherches en histoire des Slaves (UMR SIRICE), Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Paris à Dakar : évolutions des discours et dispositifs de représentation de la mode dans les reportages filmés français (1950-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Mode Médias Médiation. Des enjeux communicationels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gripic Celsa Sorbonne, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues XXI, 6 mois & Feuilleton : des économies médiatiques parisiennes pionnières à la croisée du journalisme et de l'édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris capital(e) médiatique XIXe-XXIe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gripic Sorbonne Université Celsa, Jun 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Damnés de la terre (1999), une enquête filmée de Rivoherizo Andriakoto au bagne de Nosy Lava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « La Prison : expériences, imaginaires et créations »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Sfax, Département de Français, Oct 2018, Sfax, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission médiatique et expression visuelle. Enjeux de représentation, (se) documenter, rapporter/informer sur le conflit israélo-palestinien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mutations de l’image documentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national d'histoire de l'art - LabEx CAP Création Art Patrimoine, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers lauréats du prix Albert-Londres (1933-1939), des défenseurs du reportage social ? Politiques d’observation d’un journalisme d’enquête entre héritages et métamorphoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medias 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Presses anciennes et modernes à l'ère du numérique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement de la crise au Portugal sur l'ORTF (1969-1974), une nécrologie du colonialisme : Point-contrepoint, Magazine 52 & Au Rendez-vous des grands reporters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiNéMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Mémoires cinématographiques de la Révolution portugaise et de la décolonisation, Volume 30 (numéro 2), pp.10.7202/1101524ar. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1101524ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Chemin de Buenos Aires (1927), entre prosopographie des bas-fonds et peinture de la précarité. Une enquête romancée auprès des acteurs de la prostitution moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cahiers Albert Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.108-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Algérie en flammes filmée par René Vautier (1958)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Gatti : Itinéraire d'une écriture transsibérienne au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Armand Gatti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’information et du virtuel : Iraqi Short films de Mauro Andrizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire et d'analyse du cinéma Alter/Réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le grand reportage : formes historiques, littéraires et médiatiques de l'enquête. Les exemples d'Albert Londres et de ses successeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Sorbonne Université (Paris IV), 2023. Français. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05070744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANNE NIVAT: REPORTER DE GUERRE ET PROCESSUS D'ECRITURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Cappi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DFE9595"/>
+    <w:nsid w:val="6553D847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanna-cappi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121518v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cappi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/JffMS02" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773286v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773285v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773290v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773292v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101524ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05070744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanna-cappi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121518v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Cappi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/new/JffMS02" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773286v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773285v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773290v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773292v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956185v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956300v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1101524ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773294v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773297v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05070744v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596428v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>