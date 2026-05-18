--- v0 (2026-04-07)
+++ v1 (2026-05-18)
@@ -476,445 +476,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinazoline-based VEGFR-2 inhibitors as potential anti-angiogenic agents: A contemporary perspective of SAR and molecular docking studies</w:t>
+                <w:t xml:space="preserve">Towards a partial order graph for interactive pharmacophore exploration: extraction of pharmacophores activity delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfam Moradi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zahra Emamgholipour</w:t>
+                <w:t xml:space="preserve">Etienne Lehembre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Setareh Moghimi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Lepailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115626⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13321-023-00782-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165313v1</w:t>
+                <w:t xml:space="preserve">hal-04313812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a partial order graph for interactive pharmacophore exploration: extraction of pharmacophores activity delta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quinazoline-based VEGFR-2 inhibitors as potential anti-angiogenic agents: A contemporary perspective of SAR and molecular docking studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfam Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Emamgholipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Lehembre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
+                <w:t xml:space="preserve">Setareh Moghimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cheminformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.116. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 259, pp.115626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13321-023-00782-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2023.115626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313812v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tau protein aggregation: Key features to improve drug discovery screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability of baseline self-reported information in the AGRICAN cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Catto</w:t>
+                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drudis.2022.01.009⟩</w:t>
+              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (2), pp.331-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10552-021-01516-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04847953v1</w:t>
+                <w:t xml:space="preserve">hal-04850753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Tracks of the Aggregation Mechanism of the PHF6 Peptide from Tau Protein: Molecular Dynamics, Energy, and Interaction Network Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Fagnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -923,246 +923,246 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Voisin-Chiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (19), pp.2874-2887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acschemneuro.2c00314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03949234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of baseline self-reported information in the AGRICAN cohort</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tau protein aggregation: Key features to improve drug discovery screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Boulanger</w:t>
+                <w:t xml:space="preserve">Willy Smeralda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Meryet-Figuiere</w:t>
+                <w:t xml:space="preserve">Marie Jouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Causes and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (2), pp.331-342. </w:t>
+              <w:t xml:space="preserve">Drug Discovery Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (5), pp.1284-1297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10552-021-01516-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.drudis.2022.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850753v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1592,51 +1592,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D787FAE"/>
+    <w:nsid w:val="6C659852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1823,51 +1823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanna-giovannini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3088-5853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241931223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/92158124944014930480" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474436v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Geslin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cuissart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2026.104600" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Fagnen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Catto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04165313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfam Moradi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mousavi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Emamgholipour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Moghimi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115626" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313812v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehembre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-023-00782-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Smeralda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouanne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.01.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.2c00314" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04850753v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tual" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemarchand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-021-01516-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Werth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lelievre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05083849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC263" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02452841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanna-giovannini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3088-5853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241931223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/92158124944014930480" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474436v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Lepailleur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Geslin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Giovannini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cuissart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2026.104600" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Fagnen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vignol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Catto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.4c00353" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lehembre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13321-023-00782-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04165313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfam Moradi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mousavi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Emamgholipour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setareh Moghimi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2023.115626" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04850753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tual" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemarchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Meryet-Figuiere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-021-01516-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Voisin-Chiret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.2c00314" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Smeralda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouanne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2022.01.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929559v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Werth" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lelievre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05083849v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMC263" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-02452841v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>