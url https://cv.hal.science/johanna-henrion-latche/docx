--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDFEF0D7"/>
+    <w:nsid w:val="4C31A3D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>