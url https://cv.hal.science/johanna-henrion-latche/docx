--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.895833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> johanna henrion-latché </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johanna-henrion-latche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-9885-5662</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">224062158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14152023733203312999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit « résilience » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 347 (347), pp.6-10, 2025, Humanisme, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/huma.347.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses de la philosophie face aux attentes d’adolescents décrocheurs de lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (Former la jeune génération via le philosopher), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12def⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions philosophiques avec des adolescents empêchés de penser : didactique clinique, résilience et théories de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L'éducation complexe : un nouveau paradigme ?, 54, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.6137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sémantico-pragmatique du discours au profit d'un décryptage du parcours psychologique suivi d'adolescents fragilisés. Proposition d'une démarche de codage de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les fondements historique et philosophique des inégalités entre les femmes et les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L'intelligence artificielle l'âge de l'industrialisation et L'égalité entre les hommes et les femmes, 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy in Action with Dysfunctional teenagers: Strengthening Resistance, Preparing Resilience Using Michel Tozzi’s Teaching Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.65-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des apprenants : prise en compte de l'influence de la variation sexolectorale dans les métiers du bâtiment et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Partir des compétences transversales pour lire autrement le travail, Hors-série AFPA (13), pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercer une fraternité en acte au lycée professionnel : expérience de philosophie à partir d’un conte ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Penser l'Education, 42 (42)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion with a philosophical aim: the teacher’s deontology, role and leadership while conducting philosophical discussions with the goal of resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (3), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040088ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe conte et allégorie : choix et expérimentation d’un outil support de discussions à visée philosophique en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 65-84, 2015-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et discussion à visée philosophique en lycée professionnel : en quoi la DVP1 s’inscrit comme médiation facilitant un processus de résilience à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les effets des pratiques à visée philosophique à l'école primaire et dans l’enseignement spécialisé : du côté des élèves, du côté des enseignants, 39, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et médiations résilientes par l’écriture de soi et l’écriture sur soi à l’adolescence : décryptage du parcours atypique de l’artiste Jul. Colloque Médecine et psychanalyse, Clermont-Ferrand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les violences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médecine et psychanalyse dans la Cité, Oct 2024, Clermont-ferrand (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience nutritionnelle : un nouveau champ de recherche pluridisciplinaire et didactique en éducation à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial sur la Résilience. Développement humain, développement durable, résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30)Henrion-Latché, J. (juin 2021). La question d’orientation dans les discussions philosophiques avec des adolescents dysfonctionnels : entre le préparé et l’imprévu. Colloque International Improviser l’enseignement, Enseigner l’improvisation. Université de Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international improviser l'enseignement, enseigner l'improvisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la résilience culturelle à l’école à partir de la discussion philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie & Résilience testées auprès d’adolescents en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SULISOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de chercheurs sur le concept de territoires apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 126 p., 2023, I.D., Cheminements de pensées et constructions de savoirs, ISSN 2416-6472, 978-2-14-035305-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et Philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan. 2018, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« EvalNut&S : Nutrition et sensorialité : Étude et impact (à court et moyen termes) du programme de formation Nutrition et Sensorialité sur les professionnels du secteur éducatif impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de reims Champagne-Ardenne; CHU de Reims. 2023, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement à la résilience et acceptabilité sociale : un défi pour les sciences de l’éducation et de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les épidémies au prisme des SHS : de quelles crises les épidémies sont-elles porteuses? : [actes du colloque,7 et 8 octobre 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives contemporaines, 2022, 978-2-8130-0465-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discussion philosophique à visée résiliente comme praxis de mobilisation de la pensée en faveur de l’adolescence hébétée : approche par la didactique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolande Maury; Jean-Marc Paragot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, s’apprendre et faire apprendre. Perspectives constructiviste en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.158-169, 2021, I.D. Série 4, Émergences et construction de savoirs, ISSN 2425-4614, 978-2-343-24935-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et résilience testées auprès d'adolescents en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Frédérique Bacqué; Claire Metz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant et l'adolescent hors cadre ? : hyperactivité, handicap, "dys", transgenre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.299-314, 2021, 979-1-0370-1348-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la résilience culturelle à l'école à partir de la discussion philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Mazurek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques basées sur la résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, pp.459-468, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données associées au corpus philosophèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk; Jean-Marc Colletta </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur de l'atelier de philosophie :Une pensée collective en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.69-88, 2015, 978-2-84516-695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données associées au corpus Philosophèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise Psacal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers de philosophie. Une pensée collective en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-88, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès national du réseau des MSH, Quelles sciences humaines et sociales pour le XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Caen, France. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ce.2011.23041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Blasco-Dulbecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès du GIS, Réseau National des MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">résilience culturelle et discussion à visée philosophique: étude suivie de 7 élèves en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Blaise Pascal (Clermont Ferrand 2), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01899408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience culturelle et discussion à visée philosophique : Étude suivie de sept élèves en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Blaise Pascal - Clermont-Ferrand II, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016CLF20027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01950950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.895833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> johanna henrion-latché </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johanna-henrion-latche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-9885-5662</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">224062158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14152023733203312999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit « résilience » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 347 (347), pp.6-10, 2025, Humanisme, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/huma.347.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses de la philosophie face aux attentes d’adolescents décrocheurs de lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (Former la jeune génération via le philosopher), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12def⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions philosophiques avec des adolescents empêchés de penser : didactique clinique, résilience et théories de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L'éducation complexe : un nouveau paradigme ?, 54, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.6137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sémantico-pragmatique du discours au profit d'un décryptage du parcours psychologique suivi d'adolescents fragilisés. Proposition d'une démarche de codage de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les fondements historique et philosophique des inégalités entre les femmes et les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L'intelligence artificielle l'âge de l'industrialisation et L'égalité entre les hommes et les femmes, 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy in Action with Dysfunctional teenagers: Strengthening Resistance, Preparing Resilience Using Michel Tozzi’s Teaching Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.65-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des apprenants : prise en compte de l'influence de la variation sexolectorale dans les métiers du bâtiment et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Partir des compétences transversales pour lire autrement le travail, Hors-série AFPA (13), pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercer une fraternité en acte au lycée professionnel : expérience de philosophie à partir d’un conte ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Penser l'Education, 42 (42)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion with a philosophical aim: the teacher’s deontology, role and leadership while conducting philosophical discussions with the goal of resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (3), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040088ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et discussion à visée philosophique en lycée professionnel : en quoi la DVP1 s’inscrit comme médiation facilitant un processus de résilience à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les effets des pratiques à visée philosophique à l'école primaire et dans l’enseignement spécialisé : du côté des élèves, du côté des enseignants, 39, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe conte et allégorie : choix et expérimentation d’un outil support de discussions à visée philosophique en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 65-84, 2015-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et médiations résilientes par l’écriture de soi et l’écriture sur soi à l’adolescence : décryptage du parcours atypique de l’artiste Jul. Colloque Médecine et psychanalyse, Clermont-Ferrand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les violences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médecine et psychanalyse dans la Cité, Oct 2024, Clermont-ferrand (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience nutritionnelle : un nouveau champ de recherche pluridisciplinaire et didactique en éducation à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial sur la Résilience. Développement humain, développement durable, résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30)Henrion-Latché, J. (juin 2021). La question d’orientation dans les discussions philosophiques avec des adolescents dysfonctionnels : entre le préparé et l’imprévu. Colloque International Improviser l’enseignement, Enseigner l’improvisation. Université de Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international improviser l'enseignement, enseigner l'improvisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la résilience culturelle à l’école à partir de la discussion philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie & Résilience testées auprès d’adolescents en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SULISOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de chercheurs sur le concept de territoires apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 126 p., 2023, I.D., Cheminements de pensées et constructions de savoirs, ISSN 2416-6472, 978-2-14-035305-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et Philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan. 2018, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« EvalNut&S : Nutrition et sensorialité : Étude et impact (à court et moyen termes) du programme de formation Nutrition et Sensorialité sur les professionnels du secteur éducatif impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de reims Champagne-Ardenne; CHU de Reims. 2023, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement à la résilience et acceptabilité sociale : un défi pour les sciences de l’éducation et de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les épidémies au prisme des SHS : de quelles crises les épidémies sont-elles porteuses? : [actes du colloque,7 et 8 octobre 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives contemporaines, 2022, 978-2-8130-0465-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discussion philosophique à visée résiliente comme praxis de mobilisation de la pensée en faveur de l’adolescence hébétée : approche par la didactique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolande Maury; Jean-Marc Paragot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, s’apprendre et faire apprendre. Perspectives constructiviste en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.158-169, 2021, I.D. Série 4, Émergences et construction de savoirs, ISSN 2425-4614, 978-2-343-24935-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et résilience testées auprès d'adolescents en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Frédérique Bacqué; Claire Metz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant et l'adolescent hors cadre ? : hyperactivité, handicap, "dys", transgenre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.299-314, 2021, 979-1-0370-1348-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la résilience culturelle à l'école à partir de la discussion philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Mazurek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques basées sur la résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, pp.459-468, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données associées au corpus philosophèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk; Jean-Marc Colletta </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur de l'atelier de philosophie :Une pensée collective en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.69-88, 2015, 978-2-84516-695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données associées au corpus Philosophèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise Psacal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers de philosophie. Une pensée collective en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-88, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès national du réseau des MSH, Quelles sciences humaines et sociales pour le XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Caen, France. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ce.2011.23041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Blasco-Dulbecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès du GIS, Réseau National des MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience culturelle et discussion à visée philosophique : Étude suivie de sept élèves en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Blaise Pascal - Clermont-Ferrand II, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016CLF20027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01950950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">résilience culturelle et discussion à visée philosophique: étude suivie de 7 élèves en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Blaise Pascal (Clermont Ferrand 2), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01899408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C31A3D1"/>
+    <w:nsid w:val="57D7F6D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanna-henrion-latche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-9885-5662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224062158" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14152023733203312999" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Henrion-Latch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.347.0006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04796835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12def" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.6137" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4856" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tozzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899382v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040088ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Henrion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1403" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01582959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981883v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Daniel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ce.2011.23041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco-Dulbecco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01899408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01950950v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF20027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanna-henrion-latche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-9885-5662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224062158" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14152023733203312999" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Henrion-Latch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.347.0006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04796835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12def" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.6137" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4856" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tozzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899382v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040088ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Henrion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1403" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01582959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981883v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Daniel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ce.2011.23041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco-Dulbecco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01950950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF20027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01899408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>