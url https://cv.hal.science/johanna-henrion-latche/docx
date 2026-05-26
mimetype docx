--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.895833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> johanna henrion-latché </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johanna-henrion-latche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-9885-5662</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">224062158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14152023733203312999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit « résilience » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 347 (347), pp.6-10, 2025, Humanisme, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/huma.347.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses de la philosophie face aux attentes d’adolescents décrocheurs de lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (Former la jeune génération via le philosopher), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12def⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions philosophiques avec des adolescents empêchés de penser : didactique clinique, résilience et théories de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L'éducation complexe : un nouveau paradigme ?, 54, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.6137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sémantico-pragmatique du discours au profit d'un décryptage du parcours psychologique suivi d'adolescents fragilisés. Proposition d'une démarche de codage de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les fondements historique et philosophique des inégalités entre les femmes et les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L'intelligence artificielle l'âge de l'industrialisation et L'égalité entre les hommes et les femmes, 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy in Action with Dysfunctional teenagers: Strengthening Resistance, Preparing Resilience Using Michel Tozzi’s Teaching Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.65-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des apprenants : prise en compte de l'influence de la variation sexolectorale dans les métiers du bâtiment et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Partir des compétences transversales pour lire autrement le travail, Hors-série AFPA (13), pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercer une fraternité en acte au lycée professionnel : expérience de philosophie à partir d’un conte ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Penser l'Education, 42 (42)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion with a philosophical aim: the teacher’s deontology, role and leadership while conducting philosophical discussions with the goal of resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (3), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040088ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et discussion à visée philosophique en lycée professionnel : en quoi la DVP1 s’inscrit comme médiation facilitant un processus de résilience à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les effets des pratiques à visée philosophique à l'école primaire et dans l’enseignement spécialisé : du côté des élèves, du côté des enseignants, 39, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe conte et allégorie : choix et expérimentation d’un outil support de discussions à visée philosophique en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 65-84, 2015-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et médiations résilientes par l’écriture de soi et l’écriture sur soi à l’adolescence : décryptage du parcours atypique de l’artiste Jul. Colloque Médecine et psychanalyse, Clermont-Ferrand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les violences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médecine et psychanalyse dans la Cité, Oct 2024, Clermont-ferrand (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience nutritionnelle : un nouveau champ de recherche pluridisciplinaire et didactique en éducation à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial sur la Résilience. Développement humain, développement durable, résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30)Henrion-Latché, J. (juin 2021). La question d’orientation dans les discussions philosophiques avec des adolescents dysfonctionnels : entre le préparé et l’imprévu. Colloque International Improviser l’enseignement, Enseigner l’improvisation. Université de Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international improviser l'enseignement, enseigner l'improvisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la résilience culturelle à l’école à partir de la discussion philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie & Résilience testées auprès d’adolescents en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SULISOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de chercheurs sur le concept de territoires apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 126 p., 2023, I.D., Cheminements de pensées et constructions de savoirs, ISSN 2416-6472, 978-2-14-035305-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et Philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan. 2018, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« EvalNut&S : Nutrition et sensorialité : Étude et impact (à court et moyen termes) du programme de formation Nutrition et Sensorialité sur les professionnels du secteur éducatif impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de reims Champagne-Ardenne; CHU de Reims. 2023, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement à la résilience et acceptabilité sociale : un défi pour les sciences de l’éducation et de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les épidémies au prisme des SHS : de quelles crises les épidémies sont-elles porteuses? : [actes du colloque,7 et 8 octobre 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives contemporaines, 2022, 978-2-8130-0465-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discussion philosophique à visée résiliente comme praxis de mobilisation de la pensée en faveur de l’adolescence hébétée : approche par la didactique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolande Maury; Jean-Marc Paragot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, s’apprendre et faire apprendre. Perspectives constructiviste en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.158-169, 2021, I.D. Série 4, Émergences et construction de savoirs, ISSN 2425-4614, 978-2-343-24935-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et résilience testées auprès d'adolescents en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Frédérique Bacqué; Claire Metz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant et l'adolescent hors cadre ? : hyperactivité, handicap, "dys", transgenre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.299-314, 2021, 979-1-0370-1348-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la résilience culturelle à l'école à partir de la discussion philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Mazurek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques basées sur la résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, pp.459-468, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données associées au corpus philosophèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk; Jean-Marc Colletta </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur de l'atelier de philosophie :Une pensée collective en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.69-88, 2015, 978-2-84516-695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données associées au corpus Philosophèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise Psacal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers de philosophie. Une pensée collective en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-88, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès national du réseau des MSH, Quelles sciences humaines et sociales pour le XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Caen, France. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ce.2011.23041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Blasco-Dulbecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès du GIS, Réseau National des MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience culturelle et discussion à visée philosophique : Étude suivie de sept élèves en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Blaise Pascal - Clermont-Ferrand II, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016CLF20027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01950950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">résilience culturelle et discussion à visée philosophique: étude suivie de 7 élèves en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Blaise Pascal (Clermont Ferrand 2), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01899408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.895833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> johanna henrion-latché </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johanna-henrion-latche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-9885-5662</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">224062158</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14152023733203312999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit « résilience » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 347 (347), pp.6-10, 2025, Humanisme, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/huma.347.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses de la philosophie face aux attentes d’adolescents décrocheurs de lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (Former la jeune génération via le philosopher), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12def⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions philosophiques avec des adolescents empêchés de penser : didactique clinique, résilience et théories de la complexité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L'éducation complexe : un nouveau paradigme ?, 54, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.6137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sémantico-pragmatique du discours au profit d'un décryptage du parcours psychologique suivi d'adolescents fragilisés. Proposition d'une démarche de codage de discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/corpus.4856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur les fondements historique et philosophique des inégalités entre les femmes et les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, L'intelligence artificielle l'âge de l'industrialisation et L'égalité entre les hommes et les femmes, 198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy in Action with Dysfunctional teenagers: Strengthening Resistance, Preparing Resilience Using Michel Tozzi’s Teaching Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.65-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionnalisation des apprenants : prise en compte de l'influence de la variation sexolectorale dans les métiers du bâtiment et la formation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Partir des compétences transversales pour lire autrement le travail, Hors-série AFPA (13), pp. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exercer une fraternité en acte au lycée professionnel : expérience de philosophie à partir d’un conte ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Penser l'Education, 42 (42)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion with a philosophical aim: the teacher’s deontology, role and leadership while conducting philosophical discussions with the goal of resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (3), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040088ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe conte et allégorie : choix et expérimentation d’un outil support de discussions à visée philosophique en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. 65-84, 2015-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et discussion à visée philosophique en lycée professionnel : en quoi la DVP1 s’inscrit comme médiation facilitant un processus de résilience à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les effets des pratiques à visée philosophique à l'école primaire et dans l’enseignement spécialisé : du côté des élèves, du côté des enseignants, 39, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.1403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et médiations résilientes par l’écriture de soi et l’écriture sur soi à l’adolescence : décryptage du parcours atypique de l’artiste Jul. Colloque Médecine et psychanalyse, Clermont-Ferrand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les violences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médecine et psychanalyse dans la Cité, Oct 2024, Clermont-ferrand (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience nutritionnelle : un nouveau champ de recherche pluridisciplinaire et didactique en éducation à l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial sur la Résilience. Développement humain, développement durable, résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30)Henrion-Latché, J. (juin 2021). La question d’orientation dans les discussions philosophiques avec des adolescents dysfonctionnels : entre le préparé et l’imprévu. Colloque International Improviser l’enseignement, Enseigner l’improvisation. Université de Montpellier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international improviser l'enseignement, enseigner l'improvisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la résilience culturelle à l’école à partir de la discussion philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial Résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie & Résilience testées auprès d’adolescents en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SULISOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de chercheurs sur le concept de territoires apprenants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 126 p., 2023, I.D., Cheminements de pensées et constructions de savoirs, ISSN 2416-6472, 978-2-14-035305-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience et Philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan. 2018, Questions contemporaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« EvalNut&S : Nutrition et sensorialité : Étude et impact (à court et moyen termes) du programme de formation Nutrition et Sensorialité sur les professionnels du secteur éducatif impliqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de reims Champagne-Ardenne; CHU de Reims. 2023, pp.200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagnement à la résilience et acceptabilité sociale : un défi pour les sciences de l’éducation et de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les épidémies au prisme des SHS : de quelles crises les épidémies sont-elles porteuses? : [actes du colloque,7 et 8 octobre 2021]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives contemporaines, 2022, 978-2-8130-0465-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discussion philosophique à visée résiliente comme praxis de mobilisation de la pensée en faveur de l’adolescence hébétée : approche par la didactique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolande Maury; Jean-Marc Paragot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, s’apprendre et faire apprendre. Perspectives constructiviste en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.158-169, 2021, I.D. Série 4, Émergences et construction de savoirs, ISSN 2425-4614, 978-2-343-24935-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et résilience testées auprès d'adolescents en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Frédérique Bacqué; Claire Metz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant et l'adolescent hors cadre ? : hyperactivité, handicap, "dys", transgenre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.299-314, 2021, 979-1-0370-1348-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la résilience culturelle à l'école à partir de la discussion philosophique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Mazurek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques basées sur la résilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Aix-Marseille, pp.459-468, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données associées au corpus Philosophèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise Psacal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ateliers de philosophie. Une pensée collective en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-88, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données associées au corpus philosophèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Saint-Dizier de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk; Jean-Marc Colletta </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur de l'atelier de philosophie :Une pensée collective en acte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.69-88, 2015, 978-2-84516-695-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Lebas-Fraczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès national du réseau des MSH, Quelles sciences humaines et sociales pour le XXIe siècle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Caen, France. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ce.2011.23041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Blasco-Dulbecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Colletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès du GIS, Réseau National des MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">résilience culturelle et discussion à visée philosophique: étude suivie de 7 élèves en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Blaise Pascal (Clermont Ferrand 2), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01899408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résilience culturelle et discussion à visée philosophique : Étude suivie de sept élèves en lycée professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Henrion-Latché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université Blaise Pascal - Clermont-Ferrand II, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016CLF20027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01950950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId63"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57D7F6D3"/>
+    <w:nsid w:val="4E46C3EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanna-henrion-latche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-9885-5662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224062158" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14152023733203312999" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Henrion-Latch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.347.0006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04796835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12def" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.6137" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4856" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tozzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899382v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040088ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898964v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Henrion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1403" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137469v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01582959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981883v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Daniel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ce.2011.23041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco-Dulbecco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01950950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF20027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01899408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanna-henrion-latche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-9885-5662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224062158" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14152023733203312999" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Henrion-Latch&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/huma.347.0006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04796835v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12def" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.6137" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.4856" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tozzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899382v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040088ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Henrion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898964v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1403" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883987v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03323356v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292130v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581941v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981883v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Saint-Dizier de Almeida" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01582959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500791v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Lebas-Fraczak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Daniel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Colletta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ce.2011.23041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238012v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco-Dulbecco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Simon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01899408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01950950v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016CLF20027" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>