--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -59,51 +59,67 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Johanna Lenne-Cornuez est maîtresse de conférences à l’université Jean Moulin Lyon-3 en philosophie morale et éthique appliquée. Agrégée et docteure en philosophie (diplômée de Sorbonne Université), elle est chercheuse affiliée à l'Institut de Recherches Philosophiques de Lyon (IRPHIL) et membre du groupe de recherche DroitPhiL. Ses recherches actuelles portent sur les théories du consentement et les droits des femmes, ainsi que sur les féminismes et la question de l'impunité dans la cadre de la lutte contre les violences sexistes et sexuelles.</w:t>
+        <w:t xml:space="preserve">Johanna Lenne-Cornuez est maîtresse de conférences en philosophie morale et éthique appliquée à l’Université Jean Moulin Lyon-3 et membre de l'Institut de Recherches Philosophiques de Lyon (IRPHIL). Spécialiste de Rousseau (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Être à sa place. La formation du sujet dans la philosophie morale de Rousseau</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Classiques Garnier, 2021), elle a écrit plusieurs articles sur son héritage contrasté chez des autrices de la fin du XVIIIe comme Staël, Gouges, ou Wollstonecraft. Ses recherches actuelles portent sur les philosophies féministes, à partir des théories du consentement, ainsi que de la question de la lutte contre l'impunité des violences fondées sur le genre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -225,1855 +241,1855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La pitié est-elle méprisante ? Réflexions sur les métamorphoses de la notion de pitié (de Rousseau à Wollstonecraft)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noctua. La tradizione filosofica dall’antico al moderno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, XII (3), pp.520-543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14640/NoctuaXII15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un autre genre de philosophie. À propos de : Vanina Mozziconacci, Apprendre à philosopher en féministe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, https://laviedesidees.fr/Vanina-Mozziconacci-Apprendre-philosopher-feministe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La modération du pouvoir. À propos de : Bernard Manin, Montesquieu, Hermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un autre genre de philosophie. À propos de : Vanina Mozziconacci, Apprendre à philosopher en féministe</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Droits de l’homme, droit naturel et Révolution : retour sur certaines tensions conceptuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique, politique, religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Droits de l'homme, droit naturel et Révolution, 24, pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17114-0.p.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troubles dans la définition juridique du viol. Retour sur les différents modèles en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, https://raison-publique.fr/3627/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement, un concept nocif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, https://laviedesidees.fr/Vanina-Mozziconacci-Apprendre-philosopher-feministe</w:t>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Antiquité politique de Jean-Jacques Rousseau: Entre exemples et modèles. Par Flora Champy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Le consentement, un concept nocif ?</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi s’opposer à l’inégalité ? de Thomas M. Scanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.150-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifications féminines, solidarités politiques et question sociale chez Staël et Charrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.193-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.055.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension à propos de : Véronique Le Ru, Pour des milieux vivants partagés. Nouvelles réflexions sur l’universel, Editions matériologiques, Paris, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implications philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur quelle base rétablir la confiance ?&amp;quot; Staël et les principes qui doivent fonder la République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers staëliens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passion et fiction. Sur la philosophie romanesque de Rousseau à partir d’un passage du Manuscrit Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 54 (1), p. 497-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dhs.054.0497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une démocratie plus juste, à propos de : Pierre-Étienne Vandamme, Démocratie et justice sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 480-481, pp.214-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Notre place terrestre. Pour une éducation cosmopolitique et écologique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit naturel aux droits de l’humanité. La norme immanente du droit politique et la résistance à l’injustice chez Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 115 (3), pp.303-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rmm.223.0303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de : Céline Spector, No Demos ? Souveraineté et démocratie à l’épreuve de l’Europe, Seuil, Paris, 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la non-mixité à l'égalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’essentiel ou comment se l’approprier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus de biens culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Une épidémie de fatigue, 475, pp.10-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être à sa place. Intériorité et moralité dans l’Émile de Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de la Société Jean-Jacques Rousseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La force des féminismes », à propos de : Bibia Pavard, Florence Rochefort, Michelle Zancarini-Fournel, Ne nous libérez pas, on s’en charge. Une histoire des féminismes de 1789 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esprit des connaissances humaines : la philosophie générale de d’Alembert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Guerpillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Philosophoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°54 (2), pp.117-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/phoir.054.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de l’humanité par temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 466, pp.13-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer à la compassion. Martha Nussbaum au prisme de Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, p. 127-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de : Razmig Keucheyan, Les besoins artificiels : comment sortir du consumérisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...1012 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596382v1</w:t>
-              </w:r>
-[...300 lines deleted...]
-                <w:t xml:space="preserve">hal-04596057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where is modern man’s place? Rousseau’s critique of Locke’s gentleman</w:t>
               </w:r>
@@ -2236,454 +2252,454 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Criminalisation du viol et lutte contre l'impunité : Réflexions sur la critique du &amp;quot;féminisme carcéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches philosophiques du viol et dialogues interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claudia Serban; Elsa Dorlin, May 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Violences sexistes et sexuelles : que signifie lutter contre l’impunité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nayfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertrand Mazabraud, Jan 2025, École Nationale de la Magistrature, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Culture du viol et impunité. Tensions conceptuelles, politiques et juridiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet DISEX « Études en 360° Le phénomène des infractions à caractère sexuel », cycle de conférences « Approche contemporaine du phénomène culturel sexuel : culture du viol ou culture de l’impunité ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, org. Joana Falxa et Guillemine Taupiac-Nouvel, Oct 2025, Université de Pau (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Claudia Serban; Elsa Dorlin, May 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zones grises du consentement. Troubles dans la définition juridique du viol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de la Société Française pour la philosophie et la théorie politiques et juridiques (SFPJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Sep 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Bertrand Mazabraud, Jan 2025, École Nationale de la Magistrature, Paris, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Zones grises du consentement. Troubles dans la qualification de viol »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de la CAPHI, Université de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Christophe Bardout, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consentement : une histoire conceptuelle ambivalente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Anatomie des incriminations sexuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joana Falxa, Oct 2024, Pau (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754728v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04606975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3032,242 +3048,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Émile, citoyen lockien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Johanna Lenne-Cornuez et Céline Spector. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rousseau et Locke. Dialogues critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Studies in the Enlightenment, Voltaire Foundation, p. 245-262, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ma place dans l'ordre divin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Brahami et Louis Guerpillon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique de l’Émile. Commentaires du manuscrit Favre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, p. 341-352, 2022, 978-2-7116-3081-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique d’Émile : nommer, identifier, inventer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lenne-Cornuez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique de l’Émile. Commentaires du manuscrit Favre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 211-225, 2022, 978-2-7116-3081-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897224v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03897255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du silence innocent au silence philosophique. L’économie du discours du gouverneur dans l’enfance d’Émile</w:t>
               </w:r>
@@ -3508,51 +3524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lenne-Cornuez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nayfeld" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2601.0027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216653v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395646v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14640/NoctuaXII15" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384806v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793290v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670805v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17114-0.p.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.055.0193" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596099v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03831728v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.223.0303" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.054.0497" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873899v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596346v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267339v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guerpillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.054.0117" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596057v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078092v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312457v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606975v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03831816v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03831769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.alber.2024.01.0107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Enfin-libres#" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897224v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldcat.org/title/silence-implicite-et-non-dit-chez-rousseau-silence-the-implicit-and-the-unspoken-in-rousseau/oclc/1202726694" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lenne-Cornuez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nayfeld" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2601.0027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395646v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14640/NoctuaXII15" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216653v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079169v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670805v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17114-0.p.0011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793290v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384806v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.055.0193" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873899v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897275v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.054.0497" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596346v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03831728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.223.0303" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596044v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533508v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533498v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03267339v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guerpillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.054.0117" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596057v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596382v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03200294v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078092v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323343v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606975v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03831816v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03831769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.alber.2024.01.0107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-essais/Enfin-libres#" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897255v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897242v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596073v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldcat.org/title/silence-implicite-et-non-dit-chez-rousseau-silence-the-implicit-and-the-unspoken-in-rousseau/oclc/1202726694" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>