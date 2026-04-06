--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -312,282 +312,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From the Streets to the Dialectics of National Conference during and after the Crisis: The Double Performativity of Street Mobilizations in Mali (2012–2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mande Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2979/mande.19.1.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Années 1960-1970, les temps des possibles (dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Genèses, 107, pp.3-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reshaping Political Order in Mali 2012 and after - What does a (post-)crisis stand for?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bergamaschi Isaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mande Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19, pp.2-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871538v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03871551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plaidoyer : internationales et usages locaux</w:t>
               </w:r>
@@ -736,183 +736,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« À la lisière du foyer central » : une sociologie a-ouvriériste des mondes populaires et de l’engagement</w:t>
+                <w:t xml:space="preserve">C’est toujours la crise, plus que jamais l’urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 100-101 (3), pp.231. </w:t>
+              <w:t xml:space="preserve">, 2015, 100-101 (3), pp.129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.100.0231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gen.100.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877644v1</w:t>
+                <w:t xml:space="preserve">hal-03822309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C’est toujours la crise, plus que jamais l’urgence</w:t>
+                <w:t xml:space="preserve">« À la lisière du foyer central » : une sociologie a-ouvriériste des mondes populaires et de l’engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 100-101 (3), pp.129. </w:t>
+              <w:t xml:space="preserve">, 2015, 100-101 (3), pp.231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gen.100.0129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gen.100.0231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822309v1</w:t>
+                <w:t xml:space="preserve">hal-03877644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting the rise of international 'advocacy</w:t>
               </w:r>
@@ -1416,433 +1416,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lutter dans les Afriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Banégas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.081.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">African Voices and Activists at the WSF in Nairobi: The Uncertain Ways of Transnational African Activism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of World-Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (1), pp.82 - 93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5195/jwsr.2010.464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation catholique et biens de salut dans quatre ONG humanitaires françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gen.081.0002⟩</w:t>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 227 (2), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.227.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décloisonner la sociologie de l’engagement militant. Note critique sur quelques tendances récentes des travaux français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (1), pp.97-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soctra.2008.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03871807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix africaines au Forum social mondial de Nairobi. Les chemins transnationaux des militantismes africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3442,51 +3442,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (14)</w:t>
+        <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3577,1039 +3577,964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrer en guerre au Mali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entrer en guerre au Mali. Luttes politiques et bureaucratiques autour de l'intervention française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pouponneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions rue d’Ulm,, 330 p., 2022, Sciences sociales, 978-2-7288-0769-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consistance des crises – Autour de Michel Dobry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses de l’ENS, 2022, 978-2-7288-0769-7</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gaïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Pouponneau</w:t>
+                <w:t xml:space="preserve">hal-03871326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodies in Protest. Hunger Strikes and Angry Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Traïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Daho</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amsterdam University Press, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03776953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide de l’enquête globale en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lecler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Réau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses du CNRS. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observing Protest from a Place – The World Social Forum in Dakar (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">éditions rue d’Ulm,, 330 p., 2022, Sciences sociales, 978-2-7288-0769-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amsterdam University Press. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La consistance des crises – Autour de Michel Dobry.</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contester au Mali - Formes de la mobilisation et de la critique à Bamako</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, 2014, 9782811111663</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grève de la faim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, 2009, 978-2-7246-1104-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un autre monde à Nairobi, Le Forum Social 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes. 2018</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Traïni</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crises extrêmes. Face aux massacres, aux guerres civiles et aux génocides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Simeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris : La Découverte, 334 p., 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ONG et humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Amsterdam University Press, 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Guide de l’enquête globale en sciences sociales</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail humanitaire. Les acteurs des ONG, du siège au terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Presses du CNRS. 2015</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Observing Protest from a Place – The World Social Forum in Dakar (2011)</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cause des sans-papiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Amsterdam University Press. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...382 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4619,967 +4544,967 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affinités : la démocratie comme type de société et la connaissance du monde social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Quijoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.45-52, 2023, 978-2-7297-1405-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que faire parler un classique veut dire dans les sciences sociales. Retour sur quelques usages de Max Weber dans la sociologie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julien Zurbach; Xie Jing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passés croisés, passés composés. Perspectives à partir des classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.581-600, 2022, Détours littéraires, Littérature, 9782380720679</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que faire parler un classique veut dire dans les sciences sociales. Retour sur quelques usages de Max Weber dans la sociologie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kimé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passés croisés, passés composés. Perspectives à partir des classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.581-600, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘…Stubbornly distinctive, historical bargains between informed people…’ : luttes opiniâtres et bouleversements moraux dans les mondes industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amin Allal, Myriam Catusse, Montserrat Emperador Badimon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand l’industrie proteste. Fondements moraux des (in)soumissions ouvrières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.201-207, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping a population and its taste in tactics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johanna Siméant, Marie-Emmanuelle Pommerolle, Isabelle Sommier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observing Protest from a Place – The World Social Forum in Dakar (2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, pp.59-90, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...20 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment sensibiliser à la cause ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Traïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Traïni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émotions, mobilisation !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03776968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-03776968v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mondialisation du sans-frontiérisme humanitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France / IRIS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondialisation et gouvernance mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Régulariser les sans-papiers - face à quelles opinions publiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance de l’opinion publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gouvernement des humains et légitimation des institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lagroye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être gouverné: études en l'honneur de Jean Leca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2-7246-0911-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un humanitaire « apolitique » ? Démarcations, socialisations au politique et espaces de la réalisation de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friches, hybrides, et contrebandes : sur la circulation et la puissance militantes des discours savants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours savants, discours militants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement des déboutés du droit d'asile, 1990-1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de la protestation. Les formes de l'action collective dans la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5726,51 +5651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22296" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446655v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi Isaline" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871551v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gavelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/mande.19.1.04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ollion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449626.2015.1054559" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0231" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.202.0125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2012.714125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.100.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sawicki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-45222011000300008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.093.0007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/jwsr.2010.464" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.081.0002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871807v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.12.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHQBR1F2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871800v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.227.0101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.13423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.030.0005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871825v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.036.0009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290500339842" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.543.0373" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.2001.403607" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dauvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.2001.2490" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.2001.2485" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1998.1771" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871876v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1994.1364" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871884v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1992.1527" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458479v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417626v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ravelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bonin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726874v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pouponneau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ga&#239;ti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776953v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tra&#239;ni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871372v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R&#233;au" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Wagner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822318v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871223v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871426v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143336v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simeant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Pape" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vidal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871493v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871306v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871235v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714055/sociologie-et-democratie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312601v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/passes-croises-passes-composes/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877653v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877663v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877678v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776968v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872072v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagroye" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872127v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872117v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22296" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gavelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/mande.19.1.04" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi Isaline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ollion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449626.2015.1054559" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0231" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.202.0125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2012.714125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.100.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sawicki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-45222011000300008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.093.0007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.081.0002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/jwsr.2010.464" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.227.0101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.12.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHQBR1F2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.13423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.030.0005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871825v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.036.0009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290500339842" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.543.0373" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.2001.403607" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dauvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.2001.2490" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.2001.2485" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1998.1771" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871876v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1994.1364" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871884v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1992.1527" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458479v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417626v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ravelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bonin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726874v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pouponneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ga&#239;ti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776953v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tra&#239;ni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R&#233;au" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Wagner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871389v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simeant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Pape" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276633v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714055/sociologie-et-democratie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/passes-croises-passes-composes/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877653v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877663v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872117v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagroye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872136v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>