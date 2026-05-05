--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -66,84 +66,348 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Requalifier l’écologie : morales de classe et confrontations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Classes Vertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-baptiste Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Misset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (151-152), pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.151.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historien et la guerre des natures. Ce que la conservation fait aux subalternes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Jacoby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Renahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 151-152, pp.389-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.151-152.0389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La condition écologique des classes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Classes Vertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -185,2806 +449,2806 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Renahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 255, pp.4-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arss.255.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricks to Doing Global Investigations: Readings, Uses, and Debates of/about Yves Dezalay’s Sociology of the International</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (119-120), pp.115-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/conflits.22296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Années 1960-1970, les temps des possibles (dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pagis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Genèses, 107, pp.3-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reshaping Political Order in Mali 2012 and after - What does a (post-)crisis stand for?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Gavelle</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bergamaschi Isaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mande Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.2-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the Streets to the Dialectics of National Conference during and after the Crisis: The Double Performativity of Street Mobilizations in Mali (2012–2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mande Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19, pp.41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2979/mande.19.1.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Julie Pagis</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plaidoyer : internationales et usages locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 67 (2), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.067.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three bodies of moral economy: the diffusion of a concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Global Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.163-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17449626.2015.1054559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C’est toujours la crise, plus que jamais l’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Genèses, 107, pp.3-130</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 100-101 (3), pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.100.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« À la lisière du foyer central » : une sociologie a-ouvriériste des mondes populaires et de l’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bergamaschi Isaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mande Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100-101 (3), pp.231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.100.0231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Étienne Ollion</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpreting the rise of international 'advocacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (3), p. 323-343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Committing to Internationalisation: Careers of African Participants at the World Social Forum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Movement Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (3), pp.245-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14742837.2012.714125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protester/mobiliser/ne pas consentir. Sur quelques avatars de la sociologie des mobilisations appliquée au continent africain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2), pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.202.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localiser le terrain de l'international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 100 (4), pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.100.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer les mobilisations. Retour sur les ficelles du métier de sociologue des mouvements sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choukri Hmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (93), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.093.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventário da sociologia do engajamento militante: Nota crítica sobre algumas tendências recentes dos trabalhos franceses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (28), pp.200-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1517-45222011000300008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">African Voices and Activists at the WSF in Nairobi: The Uncertain Ways of Transnational African Activism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of World-Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.82 - 93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5195/jwsr.2010.464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutter dans les Afriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Banégas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.081.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décloisonner la sociologie de l’engagement militant. Note critique sur quelques tendances récentes des travaux français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (1), pp.97-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2008.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation catholique et biens de salut dans quatre ONG humanitaires françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 227 (2), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.227.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix africaines au Forum social mondial de Nairobi. Les chemins transnationaux des militantismes africains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 70, pp.129 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.13423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les victimes écrivent leur histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (30), pp.5-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.030.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enquête judiciaire face aux crises extrêmes : modèles d'investigation, registres de la dénonciation et nouvelles arènes de défense des causes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, N° 67 (2), pp.9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/crii.067.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2007, n° 36 (3), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.036.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is going global? The internationalization of French NGOs ‘without borders’*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17449626.2015.1054559⟩</w:t>
+              <w:t xml:space="preserve">Review of International Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (5), pp.851-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09692290500339842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace de l’altermondialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonna Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gen.100.0129⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54 (3), pp.373 - 378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.543.0373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrer, rester en humanitaire. Des fondateurs de Médecins sans frontières aux membres actuels des ONG médicales françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gen.100.0231⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 51 (1), pp.47-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfsp.2001.403607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler sur l'humanitaire par entretiens — Retour sur une « méthode »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 65 (1), pp.117-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mots.2001.2490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urgence et développement, professionnalisation et militantisme dans l'humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ripc.202.0125⟩</w:t>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 65 (1), pp.28-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mots.2001.2485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il de nouveaux mouvements militants? Table ronde animée par Hugues Jallon et Yves Sintomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Movement Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Crise de la politique et nouveaux militants, 3, pp.32-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who Clamours For Attention - And Who Cares? Hunger Strikes in France From 1972 to 1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de la Maison Française d'Oxford</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 10, pp.94-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'efficacité des corps souffrants : le recours aux grèves de la faim en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31 (1), pp.59-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/socco.1998.1771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration et action collective. L'exemple des mobilisations d'étrangers en situation irrégulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 20 (1), pp.39-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/socco.1994.1364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence d'un répertoire : les sans-papiers en grève de la faim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 09-10, pp.315-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/conflits.218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déontologie et crédibilité. Le réglage des relations professionnelles au CFJ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, n° 100 (4), pp.129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.100.0129⟩</w:t>
+              <w:t xml:space="preserve">, 1992, 5 (19), pp.37-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/polix.1992.1527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...1774 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2994,91 +3258,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings des journées d'étude &amp;quot;Écologie et classes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ronsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Misset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3097,51 +3361,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écologie et classes sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France. 114 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04458479v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3151,314 +3415,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques du plaidoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 67 (2), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les mobilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choukri Hmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.220, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ONG face aux mouvements altermondialistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonna Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54 (3), pp.147, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3468,1073 +3732,1073 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gilets jaunes. Une révolte inclassable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ravelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Liochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la rue d'Ulm - Ecole Normale Supérieure. ENS, 432 p., A paraître, 978-2-7288-0859-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrer en guerre au Mali. Luttes politiques et bureaucratiques autour de l'intervention française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Pouponneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Daho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions rue d’Ulm,, 330 p., 2022, Sciences sociales, 978-2-7288-0769-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consistance des crises – Autour de Michel Dobry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gaïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodies in Protest. Hunger Strikes and Angry Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Traïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amsterdam University Press, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03776953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observing Protest from a Place – The World Social Forum in Dakar (2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amsterdam University Press. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de l’enquête globale en sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lecler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Réau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses du CNRS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contester au Mali - Formes de la mobilisation et de la critique à Bamako</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, 2014, 9782811111663</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grève de la faim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, 2009, 978-2-7246-1104-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un autre monde à Nairobi, Le Forum Social 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crises extrêmes. Face aux massacres, aux guerres civiles et aux génocides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Simeant</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Amsterdam University Press. 2015</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris : La Découverte, 334 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ONG et humanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Karthala, 2014, 9782811111663</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail humanitaire. Les acteurs des ONG, du siège au terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses de Sciences Po, 2009, 978-2-7246-1104-5</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cause des sans-papiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Karthala. 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...299 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4544,967 +4808,967 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affinités : la démocratie comme type de société et la connaissance du monde social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maxime Quijoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie et démocratie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-52, 2023, 978-2-7297-1405-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que faire parler un classique veut dire dans les sciences sociales. Retour sur quelques usages de Max Weber dans la sociologie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Julien Zurbach; Xie Jing. </w:t>
+              <w:t xml:space="preserve">Kimé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passés croisés, passés composés. Perspectives à partir des classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.581-600, 2022, Détours littéraires, Littérature, 9782380720679</w:t>
+              <w:t xml:space="preserve">, pp.581-600, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que faire parler un classique veut dire dans les sciences sociales. Retour sur quelques usages de Max Weber dans la sociologie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kimé. </w:t>
+              <w:t xml:space="preserve">Julien Zurbach; Xie Jing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passés croisés, passés composés. Perspectives à partir des classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.581-600, 2022</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.581-600, 2022, Détours littéraires, Littérature, 9782380720679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘…Stubbornly distinctive, historical bargains between informed people…’ : luttes opiniâtres et bouleversements moraux dans les mondes industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amin Allal, Myriam Catusse, Montserrat Emperador Badimon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand l’industrie proteste. Fondements moraux des (in)soumissions ouvrières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.201-207, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping a population and its taste in tactics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johanna Siméant, Marie-Emmanuelle Pommerolle, Isabelle Sommier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observing Protest from a Place – The World Social Forum in Dakar (2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, pp.59-90, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment sensibiliser à la cause ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Traïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Traïni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émotions, mobilisation !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03776968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernement des humains et légitimation des institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lagroye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être gouverné: études en l'honneur de Jean Leca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2-7246-0911-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un humanitaire « apolitique » ? Démarcations, socialisations au politique et espaces de la réalisation de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Belin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulariser les sans-papiers - face à quelles opinions publiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance de l’opinion publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mondialisation du sans-frontiérisme humanitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France / IRIS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondialisation et gouvernance mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...231 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friches, hybrides, et contrebandes : sur la circulation et la puissance militantes des discours savants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours savants, discours militants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement des déboutés du droit d'asile, 1990-1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de la protestation. Les formes de l'action collective dans la France contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5651,51 +5915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22296" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871551v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gavelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/mande.19.1.04" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446655v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi Isaline" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871562v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ollion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449626.2015.1054559" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822309v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0231" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871676v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.202.0125" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2012.714125" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871739v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.100.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sawicki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-45222011000300008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.093.0007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.081.0002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/jwsr.2010.464" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.227.0101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.12.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHQBR1F2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.13423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828330v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.030.0005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871825v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.036.0009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871830v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290500339842" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.543.0373" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871862v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.2001.403607" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dauvin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.2001.2490" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871841v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.2001.2485" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553726v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1998.1771" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871876v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1994.1364" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871884v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.218" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1992.1527" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458479v3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417626v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ravelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bonin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726874v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pouponneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daho" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ga&#239;ti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776953v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tra&#239;ni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871372v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R&#233;au" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Wagner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871389v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871426v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143336v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simeant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Pape" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871493v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276633v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714055/sociologie-et-democratie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/passes-croises-passes-composes/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877653v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877663v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877678v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872117v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872072v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagroye" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872136v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872088v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Jacoby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151-152.0389" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22296" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871538v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi Isaline" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gavelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/mande.19.1.04" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ollion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449626.2015.1054559" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822309v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0231" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2012.714125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.202.0125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871739v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.100.0129" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.093.0007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sawicki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-45222011000300008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/jwsr.2010.464" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.081.0002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.12.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHQBR1F2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.227.0101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.13423" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.030.0005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.036.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290500339842" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.543.0373" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.2001.403607" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dauvin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.2001.2490" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871841v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.2001.2485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1998.1771" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1994.1364" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871884v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.218" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1992.1527" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458479v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417626v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ravelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bonin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pouponneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ga&#239;ti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tra&#239;ni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R&#233;au" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Wagner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871223v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871426v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simeant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Pape" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vidal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871235v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714055/sociologie-et-democratie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877653v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312601v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/passes-croises-passes-composes/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877663v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872072v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagroye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872127v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872101v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>