--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -576,282 +576,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From the Streets to the Dialectics of National Conference during and after the Crisis: The Double Performativity of Street Mobilizations in Mali (2012–2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mande Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2979/mande.19.1.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Années 1960-1970, les temps des possibles (dossier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pagis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Genèses, 107, pp.3-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reshaping Political Order in Mali 2012 and after - What does a (post-)crisis stand for?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bergamaschi Isaline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mande Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19, pp.2-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871538v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03871551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plaidoyer : internationales et usages locaux</w:t>
               </w:r>
@@ -1225,183 +1225,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Protester/mobiliser/ne pas consentir. Sur quelques avatars de la sociologie des mobilisations appliquée au continent africain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (2), pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.202.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Committing to Internationalisation: Careers of African Participants at the World Social Forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Movement Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (3), pp.245-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14742837.2012.714125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871683v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03871676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localiser le terrain de l'international</w:t>
               </w:r>
@@ -1459,654 +1459,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inventário da sociologia do engajamento militante: Nota crítica sobre algumas tendências recentes dos trabalhos franceses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (28), pp.200-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1517-45222011000300008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Observer les mobilisations. Retour sur les ficelles du métier de sociologue des mouvements sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choukri Hmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (93), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.093.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sawicki</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutter dans les Afriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Banégas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S1517-45222011000300008⟩</w:t>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.081.0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">African Voices and Activists at the WSF in Nairobi: The Uncertain Ways of Transnational African Activism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of World-Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (1), pp.82 - 93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5195/jwsr.2010.464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socialisation catholique et biens de salut dans quatre ONG humanitaires françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gen.081.0002⟩</w:t>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 227 (2), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.227.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décloisonner la sociologie de l’engagement militant. Note critique sur quelques tendances récentes des travaux français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (1), pp.97-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soctra.2008.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03871807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...76 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix africaines au Forum social mondial de Nairobi. Les chemins transnationaux des militantismes africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2166,51 +2166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les victimes écrivent leur histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3511,103 +3511,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les mobilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choukri Hmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.220, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4098,64 +4098,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing Protest from a Place – The World Social Forum in Dakar (2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amsterdam University Press. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4428,51 +4428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre monde à Nairobi, Le Forum Social 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4922,166 +4922,166 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que faire parler un classique veut dire dans les sciences sociales. Retour sur quelques usages de Max Weber dans la sociologie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kimé. </w:t>
+              <w:t xml:space="preserve">Julien Zurbach; Xie Jing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passés croisés, passés composés. Perspectives à partir des classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.581-600, 2022</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.581-600, 2022, Détours littéraires, Littérature, 9782380720679</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877653v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">hal-05312601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que faire parler un classique veut dire dans les sciences sociales. Retour sur quelques usages de Max Weber dans la sociologie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Julien Zurbach; Xie Jing. </w:t>
+              <w:t xml:space="preserve">Kimé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passés croisés, passés composés. Perspectives à partir des classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.581-600, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimé</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05312601v1</w:t>
+                <w:t xml:space="preserve">hal-03877653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘…Stubbornly distinctive, historical bargains between informed people…’ : luttes opiniâtres et bouleversements moraux dans les mondes industriels</w:t>
               </w:r>
@@ -5293,332 +5293,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03776968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une mondialisation du sans-frontiérisme humanitaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France / IRIS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondialisation et gouvernance mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulariser les sans-papiers - face à quelles opinions publiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Siméant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La gouvernance de l’opinion publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gouvernement des humains et légitimation des institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lagroye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être gouverné: études en l'honneur de Jean Leca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2-7246-0911-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un humanitaire « apolitique » ? Démarcations, socialisations au politique et espaces de la réalisation de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Siméant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872136v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03872127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friches, hybrides, et contrebandes : sur la circulation et la puissance militantes des discours savants</w:t>
               </w:r>
@@ -5915,51 +5915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Jacoby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151-152.0389" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22296" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871538v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi Isaline" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gavelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/mande.19.1.04" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ollion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449626.2015.1054559" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822309v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0231" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871683v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2012.714125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.202.0125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871739v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.100.0129" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498476v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.093.0007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987482v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sawicki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-45222011000300008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/jwsr.2010.464" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.081.0002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.12.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHQBR1F2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.227.0101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.13423" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.030.0005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.036.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290500339842" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.543.0373" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.2001.403607" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dauvin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.2001.2490" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871841v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.2001.2485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1998.1771" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1994.1364" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871884v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.218" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1992.1527" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458479v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417626v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ravelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bonin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pouponneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ga&#239;ti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tra&#239;ni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R&#233;au" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Wagner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871223v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871426v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simeant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Pape" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vidal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871235v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714055/sociologie-et-democratie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877653v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312601v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/passes-croises-passes-composes/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877663v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872072v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagroye" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872127v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872101v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Classes Vertes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-baptiste Comby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Jacoby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Sim&#233;ant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.151-152.0389" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.255.0004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822297v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.22296" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gavelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2979/mande.19.1.04" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02446655v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pagis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi Isaline" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Ollion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.067.0009" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17449626.2015.1054559" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822309v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0231" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.202.0125" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871683v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14742837.2012.714125" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871739v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.100.0129" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987482v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sawicki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1517-45222011000300008" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Hmed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sommier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.093.0007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.081.0002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5195/jwsr.2010.464" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.227.0101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.12.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHQBR1F2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.13423" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.030.0005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.036.0009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290500339842" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.543.0373" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.2001.403607" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dauvin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.2001.2490" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871841v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.2001.2485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Barbot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Renou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1998.1771" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871876v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1994.1364" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871884v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.218" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1992.1527" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458479v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ronsin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614875v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ollion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417626v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03462291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ravelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bonin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Liochon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pouponneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Daho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871326v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ga&#239;ti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776953v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tra&#239;ni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871372v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lecler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rabot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand R&#233;au" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Wagner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822318v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871223v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871426v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simeant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Pape" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vidal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871235v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/9782729714055/sociologie-et-democratie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312601v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionskime.fr/produit/passes-croises-passes-composes/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877663v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877678v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872127v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872072v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagroye" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872101v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>