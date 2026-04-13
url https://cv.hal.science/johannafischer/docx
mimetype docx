--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -2131,51 +2131,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C3A5B48"/>
+    <w:nsid w:val="03087A90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>