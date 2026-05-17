--- v1 (2026-04-13)
+++ v2 (2026-05-17)
@@ -190,295 +190,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin Hall magnetoresistance at the altermagnetic insulator/Pt interface</w:t>
+                <w:t xml:space="preserve">Dzyaloshinskii-Moriya interaction chirality reversal with ferromagnetic thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miina Leiviskä</w:t>
+                <w:t xml:space="preserve">Capucine Gueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Firouzmandi</w:t>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyo-Hoon Ahn</w:t>
+                <w:t xml:space="preserve">Johanna Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Kubaščik</w:t>
+                <w:t xml:space="preserve">Libor Vojáček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zbynek Soban</w:t>
+                <w:t xml:space="preserve">Charles-Élie Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (8), pp.084403. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (5), pp.054416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/hksk-qxl5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/cwwy-hndc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371632v1</w:t>
+                <w:t xml:space="preserve">hal-05371640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzyaloshinskii-Moriya interaction chirality reversal with ferromagnetic thickness</w:t>
+                <w:t xml:space="preserve">Spin Hall magnetoresistance at the altermagnetic insulator/Pt interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Gueneau</w:t>
+                <w:t xml:space="preserve">Miina Leiviskä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+                <w:t xml:space="preserve">Reza Firouzmandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Fischer</w:t>
+                <w:t xml:space="preserve">Kyo-Hoon Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libor Vojáček</w:t>
+                <w:t xml:space="preserve">Peter Kubaščik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Élie Fillion</w:t>
+                <w:t xml:space="preserve">Zbynek Soban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 113 (5), pp.054416. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (8), pp.084403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/cwwy-hndc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/hksk-qxl5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371640v1</w:t>
+                <w:t xml:space="preserve">hal-05371632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric-field-induced multiferroic topological solitons</w:t>
               </w:r>
@@ -624,51 +624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -758,51 +758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Haykal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -879,51 +879,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gate-controlled skyrmion and domain wall chirality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Elie Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1134,51 +1134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large spin Hall magnetoresistance in antiferromagnetic α−Fe2O3/Pt heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Althammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1294,51 +1294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Geprägs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Opel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Gomonay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1804,51 +1804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin Hall magnetoresistance in antiferromagnet/heavy-metal heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Gomonay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1970,51 +1970,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and tailoring electric and antiferromagnetic textures in multiferroic thin films of BiFeO₃</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Paris-Saclay, 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020UPASP013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2131,51 +2131,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03087A90"/>
+    <w:nsid w:val="468E300B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2362,51 +2362,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johannafischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8617-7314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253504236" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371632v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miina Leivisk&#228;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Firouzmandi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo-Hoon Ahn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuba&#353;&#269;ik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Soban" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hksk-qxl5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371640v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gueneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;lie Fillion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cwwy-hndc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaudron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixin Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Finco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Marton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dufour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01890-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Manceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Ducruet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160544" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Zhong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.17.044051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617498v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Fillion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Fassatoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32959-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carl&#224;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVMATERIALS.5.024404" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Althammer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Vlietstra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Huebl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian T.B. Goennenwein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.13.014019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gepr&#228;gs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Opel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Gomonay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schwenke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009529" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Han" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivasha Govinden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Paull" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Appert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000343" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909544v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chauleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15501-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nahas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prokhorenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1845-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schlitz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ganzhorn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.014417" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03142527v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASP013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johannafischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8617-7314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253504236" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Gueneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Voj&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;lie Fillion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/cwwy-hndc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371632v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miina Leivisk&#228;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Firouzmandi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo-Hoon Ahn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuba&#353;&#269;ik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Soban" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/hksk-qxl5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaudron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixin Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Finco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Marton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dufour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01890-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Manceau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Ducruet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0160544" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Zhong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.17.044051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617498v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Elie Fillion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Fassatoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Pizzini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32959-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carl&#224;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVMATERIALS.5.024404" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605000v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Althammer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nynke Vlietstra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Huebl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian T.B. Goennenwein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.13.014019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gepr&#228;gs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Opel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Gomonay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Schwenke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0009529" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536412v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sando" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Han" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivasha Govinden" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Paull" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Appert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000343" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909544v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chauleau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15501-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nahas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prokhorenko" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1845-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schlitz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Ganzhorn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.97.014417" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03142527v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UPASP013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>