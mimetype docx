--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t>
+                <w:t xml:space="preserve">FISH , a new tool for in situ preservation of RNA in tissues of deep‐sea mobile fauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+                <w:t xml:space="preserve">Valérie Cueff‐gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Trouche</w:t>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
+                <w:t xml:space="preserve">Jean‐romain Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Alain</w:t>
+                <w:t xml:space="preserve">Laurent Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Aubé</w:t>
+                <w:t xml:space="preserve">Jean‐pierre Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (1), pp.1982. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (4), pp.273-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434404v1</w:t>
+                <w:t xml:space="preserve">hal-05045012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfur-rich deposits associated with the deep submarine volcano Fani Maoré support broad microbial sulfur cycling communities</w:t>
+                <w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéven Yvenou</w:t>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Le Moigne</w:t>
+                <w:t xml:space="preserve">Blandine Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rouxel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Aubé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-025-02153-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162651v1</w:t>
+                <w:t xml:space="preserve">hal-05434404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FISH , a new tool for in situ preservation of RNA in tissues of deep‐sea mobile fauna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sulfur-rich deposits associated with the deep submarine volcano Fani Maoré support broad microbial sulfur cycling communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Yvenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean‐pierre Lafontaine</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (4), pp.273-292. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-025-02153-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045012v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbiont acquisition strategies in post-settlement stages of two co-occurring deep-sea Rimicaris shrimp.</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guéganton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Methou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metagenomic insight into the microbiomes of geothermal springs in the Subantarctic Kerguelen Islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel and dual digestive symbiosis scales up the nutrition and immune system of the holobiont Rimicaris exoculata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Allioux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéven Yvenou</w:t>
+                <w:t xml:space="preserve">Marie-Anne Cambon-Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Merkel</w:t>
+                <w:t xml:space="preserve">Lourdes Velo-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Cueff-Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Cozannet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Aubé</w:t>
+                <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.22243. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-26299-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-022-01380-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912182v1</w:t>
+                <w:t xml:space="preserve">hal-04020088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel and dual digestive symbiosis scales up the nutrition and immune system of the holobiont Rimicaris exoculata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A metagenomic insight into the microbiomes of geothermal springs in the Subantarctic Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Allioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéven Yvenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Merkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Aubé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (1), pp.189. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.22243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-022-01380-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-26299-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020088v1</w:t>
+                <w:t xml:space="preserve">hal-03912182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persephonella atlantica sp. nov.: How to adapt to physico-chemical gradients in high temperature hydrothermal habitats</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Mathien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cathalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,64 +1442,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niche partitioning in the Rimicaris exoculata holobiont: the case of the first symbiotic Zetaproteobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Cambon-Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cueff-Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1553,429 +1553,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-omics Provides Insights into the Impact of Hydrocarbon Contamination on Microbial Mat Functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Desulfobotulus mexicanus sp. nov., a novel sulfate-reducing bacterium isolated from the sediment of an alkaline crater lake in Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fernanda Pérez-Bernal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elcia Margareth Souza Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Jeziorski</w:t>
+                <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80 (2), pp.286-295. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (5), pp.3219-3225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-020-01493-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065790v1</w:t>
+                <w:t xml:space="preserve">hal-02860502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Communities of the Shallow-Water Hydrothermal Vent Near Naples, Italy, and Chemosynthetic Symbionts Associated With a Free-Living Marine Nematode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meta-omics Provides Insights into the Impact of Hydrocarbon Contamination on Microbial Mat Functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bellec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Cambon-Bonavita</w:t>
+                <w:t xml:space="preserve">Pavel Senin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Durand</w:t>
+                <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Aube</w:t>
+                <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gayet</w:t>
+                <w:t xml:space="preserve">Céline Jeziorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.2023. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80 (2), pp.286-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.02023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-020-01493-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932994v1</w:t>
+                <w:t xml:space="preserve">hal-03065790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desulfobotulus mexicanus sp. nov., a novel sulfate-reducing bacterium isolated from the sediment of an alkaline crater lake in Mexico</w:t>
+                <w:t xml:space="preserve">Microbial Communities of the Shallow-Water Hydrothermal Vent Near Naples, Italy, and Chemosynthetic Symbionts Associated With a Free-Living Marine Nematode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fernanda Pérez-Bernal</w:t>
+                <w:t xml:space="preserve">Laure Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Cambon-Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elcia Margareth Souza Brito</w:t>
+                <w:t xml:space="preserve">Lucile Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bartoli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Aubé</w:t>
+                <w:t xml:space="preserve">Johanne Aube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Ollivier</w:t>
+                <w:t xml:space="preserve">Nicolas Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 70 (5), pp.3219-3225. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.2023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.004159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.02023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860502v1</w:t>
+                <w:t xml:space="preserve">hal-03932994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is It First the Egg or the Shrimp? – Diversity and Variation in Microbial Communities Colonizing Broods of the Vent Shrimp Rimicaris exoculata During Embryonic Development</w:t>
               </w:r>
@@ -1987,77 +1987,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Methou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Hernández-Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cueff-Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
@@ -2108,51 +2108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodeterioration of mortars exposed to sewers in relation to microbial diversity of biofilms formed on the mortars surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Guyoneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,77 +2250,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desulfonatronum parangueonense sp. nov., a sulfate-reducing bacterium isolated from sediment of an alkaline crater lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Pérez Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elcia Margareth Souza Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2371,90 +2371,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of long-term hydrocarbon exposure on the structure, activity, and biogeochemical functioning of microbial mats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Senin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2530,51 +2530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted effects of natural complex mixtures of PAHs and metals on oxygen cycle in a microbial mat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pringault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2734,64 +2734,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Michaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Cambon-Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l'AFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t>
@@ -2820,103 +2820,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfur compounds support a complete microbial energy production cycle in the sulfur-rich massif of the submarine volcano Fani Maoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéven Yvenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Microbial Sulfur Metabolism (ISMSM-6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Antwerp, Jul 2023, Anvers, Belgium</w:t>
@@ -3114,51 +3114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Yvenou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Moigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02153-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05045012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff&#8208;gauchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;romain Lagadec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Lafontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10677" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gu&#233;ganton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Methou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Rouxel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70369" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Mc Teer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchpole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hogrel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03200-23" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04728152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912182v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allioux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Merkel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cozannet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26299-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020088v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo-Su&#225;rez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01380-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fran&#231;ois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mathien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cathalot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126176" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03515719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cruaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-021-00255-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03245381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reveillaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01045-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01493-x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932994v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aube" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gayet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda P&#233;rez-Bernal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elcia Margareth Souza Brito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004159" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hern&#225;ndez-&#193;vila" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00808" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-174LKXBR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. P&#233;rez Bernal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.002399" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.07.023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6JF96ZV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pringault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.04.037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPSDVZDM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pouder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Ailliot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Michaudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05045012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff&#8208;gauchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;romain Lagadec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Lafontaine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10677" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162651v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ven Yvenou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Moigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02153-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gu&#233;ganton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Methou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouafae Rouxel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70369" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Mc Teer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moalic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cueff-Gauchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Catchpole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hogrel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03200-23" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04728152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04020088v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Cambon-Bonavita" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Velo-Su&#225;rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01380-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912182v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Allioux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Merkel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cozannet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-26299-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fran&#231;ois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Godfroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mathien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cathalot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2020.126176" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03515719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cruaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol Go&#241;i" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-021-00255-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03245381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reveillaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01045-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860502v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda P&#233;rez-Bernal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elcia Margareth Souza Brito" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065790v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Senin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pringault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jeziorski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-020-01493-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932994v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aube" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gayet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.02023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330598v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hern&#225;ndez-&#193;vila" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00808" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784882v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.03.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-174LKXBR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. P&#233;rez Bernal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Fardeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.002399" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02048573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.07.023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6JF96ZV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631880v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pringault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mariette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.04.037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPSDVZDM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pouder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Ailliot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Michaudet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220584v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>