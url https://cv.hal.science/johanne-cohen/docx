--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -1140,261 +1140,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical matchings in vertex-colored graphs</w:t>
+                <w:t xml:space="preserve">Domain clustering for inter-domain path computation speed-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.P. Phong</w:t>
+                <w:t xml:space="preserve">Lorenzo Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zs. Tuza</w:t>
+                <w:t xml:space="preserve">Jérémie Leguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Medagliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.10.038⟩</w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.252-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.21800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635411v1</w:t>
+                <w:t xml:space="preserve">hal-01694524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain clustering for inter-domain path computation speed-up</w:t>
+                <w:t xml:space="preserve">Tropical matchings in vertex-colored graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Maggi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Manoussakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Leguay</w:t>
+                <w:t xml:space="preserve">H.P. Phong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Medagliani</w:t>
+                <w:t xml:space="preserve">Zs. Tuza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71, pp.252-270. </w:t>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.219 - 224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/net.21800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694524v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GARN2: coarse-grained prediction of 3D structure of large RNA molecules by regret minimization.</w:t>
               </w:r>
@@ -4314,468 +4314,468 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provably Safeguarding a Classifier from OOD and Adversarial Samples</w:t>
+                <w:t xml:space="preserve">Provably safeguarding a classifier from OOD and adversarial samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Sebag</w:t>
+                <w:t xml:space="preserve">Michèle Sébag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Learning Representations - ICLR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore. pp.56800-56820</w:t>
+              <w:t xml:space="preserve">ICLR 2025 : International Conference on Representation Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241867v1</w:t>
+                <w:t xml:space="preserve">hal-05361525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provably safeguarding a classifier from OOD and adversarial samples</w:t>
+                <w:t xml:space="preserve">Provably Safeguarding a Classifier from OOD and Adversarial Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Atienza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Sébag</w:t>
+                <w:t xml:space="preserve">Michele Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2025 : International Conference on Representation Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">13th International Conference on Learning Representations - ICLR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore. pp.56800-56820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361525v1</w:t>
+                <w:t xml:space="preserve">hal-05241867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Strategyproofness Through Score Functions in Voting Mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Provably Safeguarding a Classifier from OOD and Adversarial Samples: an Extreme Value Theory Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Furquim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johanne Cohen</w:t>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Algorithmics (IJTCS-FAW 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on Learning Representations - ICLR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040764v1</w:t>
+                <w:t xml:space="preserve">hal-04922382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provably Safeguarding a Classifier from OOD and Adversarial Samples: an Extreme Value Theory Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">Characterizing Strategyproofness Through Score Functions in Voting Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Furquim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dardilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Learning Representations - ICLR 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers of Algorithmics (IJTCS-FAW 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.279-292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-8312-3_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04922382v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canadian Traveller Problems in Temporal Graphs</w:t>
               </w:r>
@@ -5248,243 +5248,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the delta-decidability of decision problems for neural network questions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Dardilhac</w:t>
+                <w:t xml:space="preserve">Physics-aware modelling of an accelerated particle cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Goutierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayg Guler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuity, Computability, Constructivity. From Logic to Algorithms. CCC'23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">MLPS 2023 - Machine Learning and the Physical Sciences Workshop 23023 - At the 37th conference on Neural Information Processing Systems (NeurIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338649v1</w:t>
+                <w:t xml:space="preserve">hal-04396175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-aware modelling of an accelerated particle cloud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bruni</w:t>
+                <w:t xml:space="preserve">On the delta-decidability of decision problems for neural network questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dardilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLPS 2023 - Machine Learning and the Physical Sciences Workshop 23023 - At the 37th conference on Neural Information Processing Systems (NeurIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Continuity, Computability, Constructivity. From Logic to Algorithms. CCC'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396175v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Identifiability of Hierarchical Decision Models</w:t>
               </w:r>
@@ -5522,51 +5522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyke Hüllermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Principles of Knowledge Representation and Reasoning (KR-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Online, France. pp.151-162, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5756,51 +5756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyke Hüllermeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI-PRICAI-20 - Twenty-Ninth International Joint Conference on Artificial Intelligence and Seventeenth Pacific Rim International Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Yokohama, Japan. pp.1984-1991, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5955,51 +5955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anytime Backtrack Unimodal Bandits and Applications to Cloud Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6967,70 +6967,70 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fauquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.C. Noukela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Christian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Workshop on Practical Applications of Stochastic Modelling (PASM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Berlin, Germany. pp.23-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.entcs.2018.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -7044,51 +7044,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedging under uncertainty: regret minimization meets exponentially fast convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7107,226 +7107,226 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Algorithmic Game Theory (SAGT) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, L'Aquila, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-66700-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-stabilizing Distributed Stable Marriage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Manoussakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">George Manoussakis</w:t>
+                <w:t xml:space="preserve">Joffroy Beauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joffroy Beauquier</w:t>
+                <w:t xml:space="preserve">Thibault Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janna Burman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Boston, United States. pp.46-61, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-69084-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial Self-Stabilizing Maximum Matching Algorithm with Approximation Ratio 2/3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7358,490 +7358,490 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Principles of Distributed Systems </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Madrid, Spain. pp.1--17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2016.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-algorithm to Choose a Good On-Line Prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joanna Tomasik</w:t>
+                <w:t xml:space="preserve">Path computation in multi-layer networks: Complexity and algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Fergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélia Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems International Symposium (SSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE INFOCOM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566270v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252609v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path computation in multi-layer networks: Complexity and algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Fergani</w:t>
+                <w:t xml:space="preserve">Meta-algorithm to Choose a Good On-Line Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Tomasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélia Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems International Symposium (SSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252609v2</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling tasks from selfish multi-tasks agents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Vienna, Australia. pp.183-195, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-48096-0_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Armed Bandit for distributed Inter-Cell Interference Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coucheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EEE International Conference on Communications (ICC), 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, London, United Kingdom. pp.3323 - 3328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2015.7248837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homonym Population Protocols, or Providing a Small Space of Computation Using a Few Identifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7870,1233 +7870,1233 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference, NETYS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replicator dynamics for distributed Inter-Cell Interference Coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Adouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Adouane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johanne Cohen</w:t>
+                <w:t xml:space="preserve">Dana Marinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Symposium on Computers and Communication (ISCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Madeira, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Aware Multi-Organization Scheduling Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Luis F. Raphael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2014 - 20th International Conference Parallel Processing :</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.186-197, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game theoretic framework for power control in intercell interference coordination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Game theoretic framework for inter-cell interference coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Adouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodier Lise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networking Conference, 2014 IFIP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2014.6857108⟩</w:t>
+              <w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6951922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078291v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game theoretic framework for inter-cell interference coordination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Game theoretic framework for power control in intercell interference coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Adouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Johanne Cohen</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6951922⟩</w:t>
+              <w:t xml:space="preserve">Networking Conference, 2014 IFIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2014.6857108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119327v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pricing composite cloud services: The cooperative perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Echabbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Next Generation Networks and Services (NGNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Casablanca, Morocco. pp.335 - 342 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NGNS.2014.6990274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed load balancing game for inter-cell interference coordination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Adouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodier Lise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Wireless</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLA learning from past failures, a multi-armed bandit approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodier Lise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helia Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Proceedings of the 9th International Conference on Network and Service Management (CNSM 2013) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Zurich France. pp.277 - 283 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CNSM.2013.6727847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-Aware SLA Negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helia Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALUETOOLS - 7th International Conference on Performance Evaluation Methodologies and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AP association in a IEEE 802.11 WLAN.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed selfish algorithms for the max-cut game.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couchney Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodier Lise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28th International Symposium on Computer and Information Sciences (ISCIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reputation-Aware Learning for SLA Negotiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9115,632 +9115,632 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking Workshops (NETWORKING)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.80-88, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-30039-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Equilibria in Games by Stochastic Distributed Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bournez</w:t>
+                <w:t xml:space="preserve">On the distributed learning of Nash equilibria with minimal information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Boussaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Tomasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Symposium on Computer and Information Sciences, ISCIS'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France</w:t>
+              <w:t xml:space="preserve">NetGCooP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760749v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the distributed learning of Nash equilibria with minimal information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smooth inequalities and equilibrium inefficiency in scheduling games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barth</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetGCooP 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop on Internet and Network Economics (WINE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Liverpool, United Kingdom. pp.350--363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35311-6_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755528v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth inequalities and equilibrium inefficiency in scheduling games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Equilibria in Games by Stochastic Distributed Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Internet and Network Economics (WINE 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th International Symposium on Computer and Information Sciences, ISCIS'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820139v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement of an optical network providing services based on multicast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Reinhart</w:t>
+                <w:t xml:space="preserve">Techno-Economics of Small Cell Networks: The AWARE Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Reichl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gojmerac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Krichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Computer and Information Sciences (ISCIS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Londres, United Kingdom. pp.173-178</w:t>
+              <w:t xml:space="preserve">NetGCOOP 2011 : International conference on NETwork Games, COntrol and OPtimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Telecom SudParis et Université Paris Descartes, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589897v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-Economics of Small Cell Networks: The AWARE Project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Gojmerac</w:t>
+                <w:t xml:space="preserve">Performance improvement of an optical network providing services based on multicast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Reinhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Tomasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Weisser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetGCOOP 2011 : International conference on NETwork Games, COntrol and OPtimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Telecom SudParis et Université Paris Descartes, Oct 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Computer and Information Sciences (ISCIS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Londres, United Kingdom. pp.173-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644512v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing with Pavlovian Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9795,73 +9795,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principles of Distributed Systems - 15th International Conference, OPODIS 2011, Toulouse, France, December 13-16, 2011. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France. pp.409-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination Mechanisms for Selfish Multi-Organization Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9893,174 +9893,174 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 18th annual IEEE International Conference on High Performance Computing (HiPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bangalore, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HiPC.2011.6152720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placement de tâches par des agents individualistes sur des machines distribuées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Multi-Organization Scheduling Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10102,73 +10102,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Processing, 16th International Euro-Par Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Ischia, Italy. pp.367--379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00536510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage distribué d'états stables pour le routage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10210,73 +10210,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congr{è}s de la Soci{é}t{é} Française de Recherche Op{é}rationnelle et d'Aide à la D{é}cision (ROADEF'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00430134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic approach for load balancing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10318,479 +10318,479 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third International Workshop on Game Theory in Communication Networks - GAMECOMM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Samson Lasaulce and Yezekael Hayel, Oct 2009, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00435160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing with Population Protocols</w:t>
+                <w:t xml:space="preserve">On the Convergence of a Population Protocol When Population Goes to Infinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Chalopin</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Koegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Complexity of Simple Program, CSP'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Physics and Computations, Worshop of Unconventional Computation - UC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760951v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00308018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing With Population Protocols</w:t>
+                <w:t xml:space="preserve">Playing with Population Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Koegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on The Complexity of Simple Programs</w:t>
+              <w:t xml:space="preserve">The Complexity of Simple Program, CSP'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00330344v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Convergence of a Population Protocol When Population Goes to Infinity</w:t>
+                <w:t xml:space="preserve">Playing With Population Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chassaing</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Koegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Computations, Worshop of Unconventional Computation - UC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Workshop on The Complexity of Simple Programs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00308018v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00330344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrangement linéaire minimal des graphes d'intervalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Deschinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès de la Société Francaise de Recherche Opérationnelle et d'Aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00309041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Learning of Wardrop Equilibria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10832,190 +10832,190 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Unconventional Computation - UC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Vienne, Austria. pp.19--32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00308002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transit prices negotiation: Combined repeated game and distributed algorithmic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Echabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahinez Hamlaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First EuroFGI International Conference on Network Control and Optimization - NET-COOP 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Avignon, France. pp.266-275, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-72709-5_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00180914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergences et dynamiques du routage dans les réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11057,73 +11057,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Pôle ResCom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du temps de broadcast dans un modèle de communication en ligne pondéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11152,553 +11152,553 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de la conférence conjointe Francoro V / Roadef 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Linear Arrangement of Interval Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+                <w:t xml:space="preserve">Pinar Heggernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinar Heggernes</w:t>
+                <w:t xml:space="preserve">Dieter Kratsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Kucherov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Symposium on Mathematical Foundations of Computer Science - MFCS 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Stara Lesna/Slovakia, pp.267-279, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11821069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00115249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un problème d'ordonnancement de messages : Partie 1 Modélisations ; Partie 2 Approches de résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Amet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Amet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Cohen</w:t>
+                <w:t xml:space="preserve">Freddy Deppner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Deppner</w:t>
+                <w:t xml:space="preserve">Marie-Claude Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Informatique de l'Université de Tours, Feb 2005, Tours/France, pp.54--57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed Size and Variable Size Packet Models in an Optical Ring Network: Complexity and Simulations</w:t>
+                <w:t xml:space="preserve">Shuffling biological sequencess with motifs constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rousseau</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer and Information Sciences - ISCIS 2004 19th International Symposium, Kemer-Antalya, Turkey, October 27-29, 2004. Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Kemer-Antalya, Turkey. pp.238-246</w:t>
+              <w:t xml:space="preserve">Algorithms and Computational Methods for Biochemical and Evolutionary Networks - CompBioNets'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Recife, Brazil. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126506v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuffling biological sequencess with motifs constraints</w:t>
+                <w:t xml:space="preserve">Fixed Size and Variable Size Packet Models in an Optical Ring Network: Complexity and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Rivière</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Gastal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mautor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms and Computational Methods for Biochemical and Evolutionary Networks - CompBioNets'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Recife, Brazil. 18 p</w:t>
+              <w:t xml:space="preserve">Computer and Information Sciences - ISCIS 2004 19th International Symposium, Kemer-Antalya, Turkey, October 27-29, 2004. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Kemer-Antalya, Turkey. pp.238-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099891v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messages Scheduling for Data Redistribution between Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11727,73 +11727,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms, models and tools for parallel computing on heterogeneous network - HeteroPar'03, workshop of SIAM PPAM 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Czestochowa, Poland, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes de répartition de charge pour des simulations distribuées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11822,73 +11822,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF'2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Avignon, France, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of fixed size and variable size packet models in an optical ring network: Algorithms and performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11910,106 +11910,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mautor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics in Switching - PS'2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Versailles, France, pp.89-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des ressources utilisées pour une diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12038,276 +12038,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision - ROADEF'2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Avignon, France, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelengths assignment on a ring all-optical metropolitan area network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Fragopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hébuterne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop on Approximation and Randomization Algorithms in Communication Networks - ARACNE'2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Rome, Italy, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JUMBO : protocole de routage unicast dans les réseaux ad-hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ièmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications - ALGOTEL 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, La Rochelle, France. pp.31-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing Bipartite Incident-Graphs of Circulant Digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12336,146 +12336,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Graph Theoretic Concepts in Computer Science - WG'99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Ascona, Switzerland, pp.215-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Deadlock-free Path-based Multicast Algorithms in Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Colloquium on Structural Information &amp; Communication Complexity (SIROCCO'98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Amalfi, Italy, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12485,159 +12485,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate Model for Linear Accelerator: A fast Neural Network approximation of ThomX's simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Goutierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayg Guler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPAC 2023 - 14th International Particle Accelerator Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Venice, Italy. JACoW Publishing, JACoW, IPAC2023, pp.4514-4517, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18429/JACoW-IPAC2023-THPL039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12647,51 +12647,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Equilibria in Games by Stochastic Distributed Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12701,70 +12701,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gelenbe, Erol and Lent, Ricardo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer and Information Sciences III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer London, pp.31--38, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4471-4594-3_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12774,51 +12774,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autostabilizing Minimal Clique Decomposition with Byzantine Faults tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12828,85 +12828,85 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Sénizergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872001v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum colored Maximum Matchings in vertex-colored Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12928,73 +12928,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Sénizergues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157745v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonatomic Non-Cooperative Neighbourhood Balancing Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13016,240 +13016,240 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lobstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic colourings of graphs with obstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Chuet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Pirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-stabilizing algorithm for maximal matching in link-register model in $O(n\Delta^3)$ moves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Manoussakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devan Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13259,169 +13259,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section 06 Sciences de l’information : fondements de l’informatique, calculs, algorithmes, représentations, exploitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Appel</w:t>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Genitrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2025, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mann et al. self-stabilizing 2/3−approximation matching algorithm is sub-exponential.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13460,371 +13460,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">George Manoussakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de ParisSud. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual vs. Global Radio Resource Management in a Hybrid Broadband Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI-1956, 2010, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00528575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity Results for Scheduling Problem with non Trivial Topology of Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 06050, LIRMM. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Approach of Grouping Problem in Stochastic Automata Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Le Coz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Quessette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] A04-R-072 || barth04e, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Data Redistribution Over a Backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13850,253 +13850,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Padoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4725, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of Determining the b-continuity Property of Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faik Taoufik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] A03-R-519 || barth03c, 2003, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route and transfer optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] A02-R-426 || cohen02a, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Eulerian stretch of a digraph and the ending guarantee of a convergence routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14118,157 +14118,157 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] A00-R-400 || barth00a, 2000, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Deadlock-free Path-based Multicast Algorithms in Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-1997-31, Laboratoire de l'informatique du parallélisme. 1997, 2+13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId357"/>
+      <w:footerReference w:type="default" r:id="rId356"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14415,51 +14415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisn.upsaclay.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://galac.lri.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lobstein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purwar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goutierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossetti Conti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/acb415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Italiano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manoussakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Kim Thang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phong Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-019-00416-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405735v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Freitas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio C Castro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2020.12.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Maamra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Manoussakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pilard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rabie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-017-9833-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706362v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Fergani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2878103" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fauquette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Noukela" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pekergin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.03.032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Phong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Tuza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.038" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694524v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maggi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Medagliani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21800" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx175" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cadere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mautor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2016.10001882" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ma&#226;mra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohier Devan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962641650016X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Henriot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tomasik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2015.08.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136444" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3298" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFBVPPBR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Koegler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00700082v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinhart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Weisser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.02.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53FJCRHZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-011-9316-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1752" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1Z1NQ51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chassaing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2009.04.056" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Boussaton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962640900016X" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dasgupta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Ghosh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1452001.1452005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Faik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2007.04.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1J6WGF6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187827v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2007.06.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9BSG517-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2006.141" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097726v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durbach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265904001040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Mitjana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-002-1047-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61X6212W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Barri&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Mitjana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(00)00213-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241867v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Atienza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sebag" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361525v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le S&#233;bag" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040764v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Furquim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dardilhac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8312-3_21" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04922382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677440v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellitto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Escoffier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Khang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rabie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728875v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bresson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rousselot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/406" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240753v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Goutierre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayg Guler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatios Kapotos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sida-Bastien Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72621-7_15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC61333.2023.00023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338649v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453996v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke H&#252;llermeier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2021/15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas S&#233;nizergues" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_33" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/275" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lassourreuille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kunne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008647v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xinneng" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123183v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987354v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2019.8737536" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devan Sohier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01325-7_2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635425v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe F. Italiano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong E Pham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_20" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516573v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Pouyllau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643352v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dambreville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufoulon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638313v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Christian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382290v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66700-3_20" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576055v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laveau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Beauquier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bernard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Burman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69084-1_4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588956v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.11" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566270v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252609v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287277v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_15" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218806v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Khawam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248837" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153806v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119322v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Adouane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marinca" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohm&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912479" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078280v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis F. Raphael" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_16" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078291v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2014.6857108" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119327v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodier Lise" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6951922" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287283v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGNS.2014.6990274" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301184v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305203v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Pouyllau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2013.6727847" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920699v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301196v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301187v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couchney Pierre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533582v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30039-4_10" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760749v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00755528v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820139v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35311-6_26" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00589897v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644512v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reichl" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gojmerac" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Krichen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760778v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796864v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2011.6152720" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291377v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536510v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430134v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435160v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330344v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308018v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309041v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deschinkel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308002v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180914v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Hamlaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72709-5_28" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182739v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130084v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115249v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Heggernes" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kratsch" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821069" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001259v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Deppner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126506v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Gastal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099891v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099574v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099495v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107697v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107698v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100801v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Fragopoulou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;buterne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099028v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098892v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098443v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchitte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396183v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-THPL039" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782034v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4594-3_4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872001v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157745v3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380503v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245454v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chuet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pirot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758068v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Manoussakis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307886v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528575v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ibrahim" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106286v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100238v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099781v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faik Taoufik" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100965v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099331v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102049v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchitt&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisn.upsaclay.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://galac.lri.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lobstein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purwar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goutierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossetti Conti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/acb415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Italiano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manoussakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Kim Thang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phong Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-019-00416-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405735v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Freitas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio C Castro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2020.12.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Maamra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Manoussakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pilard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rabie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-017-9833-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706362v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Fergani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2878103" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fauquette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Noukela" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pekergin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.03.032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maggi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Medagliani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21800" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Phong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Tuza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx175" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cadere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mautor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2016.10001882" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ma&#226;mra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohier Devan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962641650016X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Henriot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tomasik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2015.08.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136444" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3298" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFBVPPBR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Koegler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00700082v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinhart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Weisser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.02.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53FJCRHZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-011-9316-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1752" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1Z1NQ51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chassaing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2009.04.056" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Boussaton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962640900016X" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dasgupta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Ghosh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1452001.1452005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Faik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2007.04.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1J6WGF6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187827v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2007.06.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9BSG517-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2006.141" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097726v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durbach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265904001040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Mitjana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-002-1047-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61X6212W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Barri&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Mitjana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(00)00213-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361525v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Atienza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le S&#233;bag" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241867v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sebag" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04922382v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Furquim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dardilhac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8312-3_21" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677440v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellitto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Escoffier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Khang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rabie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728875v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bresson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rousselot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/406" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240753v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Goutierre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayg Guler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatios Kapotos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sida-Bastien Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72621-7_15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC61333.2023.00023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396175v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338649v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453996v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke H&#252;llermeier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2021/15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas S&#233;nizergues" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_33" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/275" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lassourreuille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kunne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008647v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xinneng" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123183v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987354v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2019.8737536" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devan Sohier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01325-7_2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635425v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe F. Italiano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong E Pham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_20" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516573v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Pouyllau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643352v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dambreville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufoulon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638313v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382290v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66700-3_20" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laveau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Beauquier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bernard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Burman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69084-1_4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588956v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.11" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252609v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566270v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_15" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218806v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Khawam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248837" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119322v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Adouane" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marinca" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohm&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912479" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078280v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis F. Raphael" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_16" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119327v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodier Lise" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6951922" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078291v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2014.6857108" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287283v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGNS.2014.6990274" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301184v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305203v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Pouyllau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2013.6727847" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920699v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301196v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301187v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couchney Pierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533582v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30039-4_10" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00755528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820139v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35311-6_26" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760749v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644512v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reichl" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gojmerac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Krichen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00589897v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760778v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796864v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2011.6152720" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291377v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536510v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430134v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435160v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308018v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330344v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309041v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deschinkel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308002v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180914v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Hamlaoui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72709-5_28" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182739v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130084v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115249v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Heggernes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kratsch" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821069" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001259v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Deppner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099891v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126506v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Gastal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099574v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099495v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107697v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107698v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100801v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Fragopoulou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;buterne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099028v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098892v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098443v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchitte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396183v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-THPL039" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782034v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4594-3_4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872001v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157745v3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380503v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245454v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chuet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pirot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758068v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Manoussakis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307886v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528575v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ibrahim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106286v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100238v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071861v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099781v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faik Taoufik" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100965v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099331v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102049v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchitt&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>