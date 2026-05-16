--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -4083,226 +4083,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gossiping in chordal rings under the line model</w:t>
+                <w:t xml:space="preserve">Unslotted deflection routing: a practical and efficient protocol for multihop optical networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lali Barrière</w:t>
+                <w:t xml:space="preserve">Thierry Chich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margarida Mitjana</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 9 (1), pp.47-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100504v1</w:t>
+                <w:t xml:space="preserve">inria-00100505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unslotted deflection routing: a practical and efficient protocol for multihop optical networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chich</w:t>
+                <w:t xml:space="preserve">Gossiping in chordal rings under the line model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lali Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Mitjana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 264 (1), pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3975(00)00213-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100505v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4530,252 +4530,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05241867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provably Safeguarding a Classifier from OOD and Adversarial Samples: an Extreme Value Theory Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+                <w:t xml:space="preserve">Characterizing Strategyproofness Through Score Functions in Voting Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Furquim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dardilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Learning Representations - ICLR 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers of Algorithmics (IJTCS-FAW 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.279-292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-8312-3_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922382v1</w:t>
+                <w:t xml:space="preserve">hal-05040764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Strategyproofness Through Score Functions in Voting Mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+                <w:t xml:space="preserve">Provably Safeguarding a Classifier from OOD and Adversarial Samples: an Extreme Value Theory Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Atienza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Algorithmics (IJTCS-FAW 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on Learning Representations - ICLR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040764v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canadian Traveller Problems in Temporal Graphs</w:t>
               </w:r>
@@ -5248,243 +5248,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-aware modelling of an accelerated particle cloud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bruni</w:t>
+                <w:t xml:space="preserve">On the delta-decidability of decision problems for neural network questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dardilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLPS 2023 - Machine Learning and the Physical Sciences Workshop 23023 - At the 37th conference on Neural Information Processing Systems (NeurIPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Continuity, Computability, Constructivity. From Logic to Algorithms. CCC'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396175v1</w:t>
+                <w:t xml:space="preserve">hal-04338649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the delta-decidability of decision problems for neural network questions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Dardilhac</w:t>
+                <w:t xml:space="preserve">Physics-aware modelling of an accelerated particle cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Goutierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayg Guler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuity, Computability, Constructivity. From Logic to Algorithms. CCC'23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">MLPS 2023 - Machine Learning and the Physical Sciences Workshop 23023 - At the 37th conference on Neural Information Processing Systems (NeurIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338649v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Identifiability of Hierarchical Decision Models</w:t>
               </w:r>
@@ -6477,658 +6477,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical paths in vertex-colored graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexité du calcul de chemins dans les réseaux multicouches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Fergani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe F. Italiano</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélia Pouyllau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA 2017 - 11th Annual International Conference on Combinatorial Optimization and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635425v1</w:t>
+                <w:t xml:space="preserve">hal-01516573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexité du calcul de chemins dans les réseaux multicouches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning with bandit feedback in potential games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélia Pouyllau</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Héliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+              <w:t xml:space="preserve">NIPS '17: Proceedings of the 31st International Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Long Beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516573v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning with bandit feedback in potential games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Load Prediction for Energy-Aware Scheduling for Cloud Computing Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Tomasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Héliou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
+                <w:t xml:space="preserve">Fabien Dufoulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS '17: Proceedings of the 31st International Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Long Beach, CA, United States</w:t>
+              <w:t xml:space="preserve">The 37th IEEE International Conference on Distributed Computing Systems (ICDCS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643352v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01566244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load Prediction for Energy-Aware Scheduling for Cloud Computing Platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convex Stochastic Bounds and Stochastic Optimisation on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fauquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.C. Noukela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dambreville</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Dufoulon</w:t>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 37th IEEE International Conference on Distributed Computing Systems (ICDCS 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth International Workshop on Practical Applications of Stochastic Modelling (PASM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Berlin, Germany. pp.23-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2018.03.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01566244v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex Stochastic Bounds and Stochastic Optimisation on Graphs</w:t>
+                <w:t xml:space="preserve">Tropical paths in vertex-colored graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe F. Italiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Manoussakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Kim Thang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fauquette</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phong E Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Workshop on Practical Applications of Stochastic Modelling (PASM 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2018.03.032⟩</w:t>
+              <w:t xml:space="preserve">COCOA 2017 - 11th Annual International Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Shanghai, China. pp.291-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71147-8_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638313v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedging under uncertainty: regret minimization meets exponentially fast convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Héliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panayotis Mertikopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Algorithmic Game Theory (SAGT) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, L'Aquila, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7407,230 +7407,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path computation in multi-layer networks: Complexity and algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Fergani</w:t>
+                <w:t xml:space="preserve">Meta-algorithm to Choose a Good On-Line Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dambreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Tomasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélia Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems International Symposium (SSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252609v2</w:t>
+                <w:t xml:space="preserve">hal-01566270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-algorithm to Choose a Good On-Line Prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joanna Tomasik</w:t>
+                <w:t xml:space="preserve">Path computation in multi-layer networks: Complexity and algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Lamali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Fergani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélia Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stabilization, Safety, and Security of Distributed Systems International Symposium (SSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE INFOCOM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01566270v1</w:t>
+                <w:t xml:space="preserve">hal-01252609v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling tasks from selfish multi-tasks agents.</w:t>
               </w:r>
@@ -7900,750 +7900,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replicator dynamics for distributed Inter-Cell Interference Coordination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-Aware Multi-Organization Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Adouane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Samir Tohmé</w:t>
+                <w:t xml:space="preserve">Pedro Luis F. Raphael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Computers and Communication (ISCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912479⟩</w:t>
+              <w:t xml:space="preserve">Euro-Par 2014 - 20th International Conference Parallel Processing :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.186-197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119322v1</w:t>
+                <w:t xml:space="preserve">hal-01078280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Aware Multi-Organization Scheduling Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Replicator dynamics for distributed Inter-Cell Interference Coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Adouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Marinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Luis F. Raphael</w:t>
+                <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2014 - 20th International Conference Parallel Processing :</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.186-197, </w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Computers and Communication (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Madeira, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2014.6912479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078280v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game theoretic framework for inter-cell interference coordination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Game theoretic framework for power control in intercell interference coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Adouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodier Lise</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johanne Cohen</w:t>
+                <w:t xml:space="preserve">Samer Lahoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. </w:t>
+              <w:t xml:space="preserve">Networking Conference, 2014 IFIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6951922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2014.6857108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119327v1</w:t>
+                <w:t xml:space="preserve">hal-01078291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game theoretic framework for power control in intercell interference coordination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Game theoretic framework for inter-cell interference coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Adouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodier Lise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networking Conference, 2014 IFIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. pp.1-8, </w:t>
+              <w:t xml:space="preserve">Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Istanbul, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2014.6857108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2014.6951922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078291v1</w:t>
+                <w:t xml:space="preserve">hal-01119327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pricing composite cloud services: The cooperative perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed load balancing game for inter-cell interference coordination.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Adouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodier Lise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinda Khawam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loubna Echabbi</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Next Generation Networks and Services (NGNS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> European Wireless</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287283v1</w:t>
+                <w:t xml:space="preserve">hal-01301184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed load balancing game for inter-cell interference coordination.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pricing composite cloud services: The cooperative perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Tohmé</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Echabbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Wireless</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fifth International Conference on Next Generation Networks and Services (NGNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Casablanca, Morocco. pp.335 - 342 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NGNS.2014.6990274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301184v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SLA learning from past failures, a multi-armed bandit approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodier Lise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8876,64 +8876,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mühlethaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th IEEE Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8997,51 +8997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couchney Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodier Lise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28th International Symposium on Computer and Information Sciences (ISCIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9164,321 +9164,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the distributed learning of Nash equilibria with minimal information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Octave Boussaton</w:t>
+                <w:t xml:space="preserve">Learning Equilibria in Games by Stochastic Distributed Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetGCooP 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.30-37</w:t>
+              <w:t xml:space="preserve">27th International Symposium on Computer and Information Sciences, ISCIS'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755528v1</w:t>
+                <w:t xml:space="preserve">hal-00760749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth inequalities and equilibrium inefficiency in scheduling games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the distributed learning of Nash equilibria with minimal information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Boussaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Tomasik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Internet and Network Economics (WINE 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NetGCooP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.30-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820139v1</w:t>
+                <w:t xml:space="preserve">hal-00755528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Equilibria in Games by Stochastic Distributed Algorithms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smooth inequalities and equilibrium inefficiency in scheduling games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Dürr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Thang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Symposium on Computer and Information Sciences, ISCIS'2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop on Internet and Network Economics (WINE 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Liverpool, United Kingdom. pp.350--363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35311-6_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760749v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-Economics of Small Cell Networks: The AWARE Project</w:t>
               </w:r>
@@ -10469,230 +10469,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00308018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing with Population Protocols</w:t>
+                <w:t xml:space="preserve">Playing With Population Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Koegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Complexity of Simple Program, CSP'08</w:t>
+              <w:t xml:space="preserve">International Workshop on The Complexity of Simple Programs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760951v1</w:t>
+                <w:t xml:space="preserve">inria-00330344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing With Population Protocols</w:t>
+                <w:t xml:space="preserve">Playing with Population Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Koegler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on The Complexity of Simple Programs</w:t>
+              <w:t xml:space="preserve">The Complexity of Simple Program, CSP'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00330344v1</w:t>
+                <w:t xml:space="preserve">hal-00760951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrangement linéaire minimal des graphes d'intervalles</w:t>
               </w:r>
@@ -10862,160 +10862,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00308002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit prices negotiation: Combined repeated game and distributed algorithmic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barth</w:t>
+                <w:t xml:space="preserve">Optimisation du temps de broadcast dans un modèle de communication en ligne pondéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chahinez Hamlaoui</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mautor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First EuroFGI International Conference on Network Control and Optimization - NET-COOP 2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Programme de la conférence conjointe Francoro V / Roadef 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00180914v1</w:t>
+                <w:t xml:space="preserve">hal-00130084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergences et dynamiques du routage dans les réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11057,152 +11035,174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Pôle ResCom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00182739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du temps de broadcast dans un modèle de communication en ligne pondéré</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthomé</w:t>
+                <w:t xml:space="preserve">Transit prices negotiation: Combined repeated game and distributed algorithmic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Mautor</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Echabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinez Hamlaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme de la conférence conjointe Francoro V / Roadef 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First EuroFGI International Conference on Network Control and Optimization - NET-COOP 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Avignon, France. pp.266-275, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-72709-5_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130084v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Linear Arrangement of Interval Graphs</w:t>
               </w:r>
@@ -12512,90 +12512,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrogate Model for Linear Accelerator: A fast Neural Network approximation of ThomX's simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Goutierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bruni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayg Guler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPAC 2023 - 14th International Particle Accelerator Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Venice, Italy. JACoW Publishing, JACoW, IPAC2023, pp.4514-4517, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12748,51 +12748,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -13046,210 +13046,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic colourings of graphs with obstructions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A self-stabilizing algorithm for maximal matching in link-register model in $O(n\Delta^3)$ moves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Chuet</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+                <w:t xml:space="preserve">Georges Manoussakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devan Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13259,169 +13171,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Section 06 Sciences de l’information : fondements de l’informatique, calculs, algorithmes, représentations, exploitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Appel</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Genitrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2025, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mann et al. self-stabilizing 2/3−approximation matching algorithm is sub-exponential.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13460,371 +13372,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">George Manoussakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de ParisSud. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual vs. Global Radio Resource Management in a Hybrid Broadband Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinda Khawam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samer Lahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tohmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] PI-1956, 2010, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00528575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity Results for Scheduling Problem with non Trivial Topology of Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 06050, LIRMM. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Approach of Grouping Problem in Stochastic Automata Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Quessette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] A04-R-072 || barth04e, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Data Redistribution Over a Backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13850,253 +13762,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Padoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4725, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of Determining the b-continuity Property of Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faik Taoufik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] A03-R-519 || barth03c, 2003, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route and transfer optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] A02-R-426 || cohen02a, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Eulerian stretch of a digraph and the ending guarantee of a convergence routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14118,87 +14030,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Intern report] A00-R-400 || barth00a, 2000, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Deadlock-free Path-based Multicast Algorithms in Meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchitté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14210,65 +14122,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-1997-31, Laboratoire de l'informatique du parallélisme. 1997, 2+13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId356"/>
+      <w:footerReference w:type="default" r:id="rId353"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14415,51 +14327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisn.upsaclay.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://galac.lri.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lobstein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purwar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goutierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossetti Conti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/acb415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Italiano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manoussakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Kim Thang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phong Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-019-00416-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405735v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Freitas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio C Castro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2020.12.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Maamra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Manoussakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pilard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rabie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-017-9833-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706362v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Fergani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2878103" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fauquette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Noukela" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pekergin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.03.032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maggi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Medagliani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21800" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Phong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Tuza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx175" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cadere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mautor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2016.10001882" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ma&#226;mra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohier Devan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962641650016X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Henriot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tomasik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2015.08.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136444" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3298" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFBVPPBR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Koegler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00700082v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinhart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Weisser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.02.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53FJCRHZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-011-9316-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1752" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1Z1NQ51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chassaing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2009.04.056" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Boussaton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962640900016X" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dasgupta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Ghosh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1452001.1452005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Faik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2007.04.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1J6WGF6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187827v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2007.06.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9BSG517-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2006.141" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097726v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durbach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265904001040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Mitjana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-002-1047-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61X6212W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Barri&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Mitjana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(00)00213-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100505v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361525v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Atienza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le S&#233;bag" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241867v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sebag" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04922382v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040764v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Furquim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dardilhac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8312-3_21" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677440v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellitto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Escoffier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Khang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rabie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728875v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bresson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rousselot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/406" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240753v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Goutierre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayg Guler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatios Kapotos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sida-Bastien Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72621-7_15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC61333.2023.00023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396175v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338649v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453996v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke H&#252;llermeier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2021/15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas S&#233;nizergues" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_33" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/275" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lassourreuille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kunne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008647v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xinneng" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123183v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987354v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2019.8737536" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devan Sohier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01325-7_2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635425v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe F. Italiano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong E Pham" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_20" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516573v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Pouyllau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643352v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dambreville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufoulon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638313v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382290v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66700-3_20" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laveau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Beauquier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bernard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Burman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69084-1_4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588956v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.11" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252609v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566270v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_15" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218806v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Khawam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248837" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119322v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Adouane" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marinca" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohm&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912479" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078280v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis F. Raphael" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_16" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119327v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodier Lise" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6951922" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078291v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2014.6857108" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287283v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGNS.2014.6990274" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301184v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305203v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Pouyllau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2013.6727847" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920699v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301196v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301187v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couchney Pierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533582v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30039-4_10" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00755528v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820139v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35311-6_26" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760749v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644512v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reichl" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gojmerac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Krichen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00589897v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760778v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796864v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2011.6152720" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291377v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536510v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430134v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435160v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308018v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330344v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309041v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deschinkel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308002v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180914v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Hamlaoui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72709-5_28" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182739v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130084v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115249v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Heggernes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kratsch" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821069" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001259v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Deppner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099891v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126506v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Gastal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099574v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099495v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107697v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107698v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100801v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Fragopoulou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;buterne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099028v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098892v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098443v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchitte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396183v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-THPL039" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782034v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4594-3_4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872001v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157745v3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380503v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245454v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chuet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pirot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758068v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Manoussakis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307886v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528575v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ibrahim" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106286v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100238v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071861v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099781v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faik Taoufik" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100965v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099331v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102049v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchitt&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisn.upsaclay.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://galac.lri.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728941v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lobstein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-242181" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purwar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Goutierre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossetti Conti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chance" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-6528/acb415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Italiano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Manoussakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Kim Thang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phong Pham" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-019-00416-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405735v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Freitas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio C Castro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2020.12.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Maamra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Manoussakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pilard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.02.031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rabie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-017-9833-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706362v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Lamali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Fergani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2018.2878103" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01832118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fauquette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Noukela" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pekergin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2018.03.032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Maggi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Medagliani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21800" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635411v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Phong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Tuza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boudard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bernauer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denise" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx175" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cadere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mautor" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCC.2016.10001882" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ma&#226;mra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohier Devan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962641650016X" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Henriot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Tomasik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2015.08.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201665v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136444" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119320v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3298" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFBVPPBR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chalopin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Koegler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00700082v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinhart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Weisser" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.02.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53FJCRHZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph D&#252;rr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-011-9316-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1752" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1Z1NQ51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chassaing" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gerin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2009.04.056" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432310v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Boussaton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S012962640900016X" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335919v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dasgupta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukumar Ghosh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1452001.1452005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126001v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Faik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2007.04.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1J6WGF6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187827v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2007.06.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9BSG517-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00097208v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Padoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2006.141" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097726v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Durbach" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108086v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219265904001040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Mitjana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-002-1047-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-61X6212W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chich" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Barri&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Mitjana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(00)00213-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361525v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Atienza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le S&#233;bag" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241867v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sebag" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040764v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Furquim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dardilhac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8312-3_21" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04922382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677440v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bellitto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Escoffier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Khang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rabie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728875v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bresson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Rousselot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2024/406" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240753v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Goutierre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayg Guler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatios Kapotos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sida-Bastien Li" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72621-7_15" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC61333.2023.00023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338649v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bruni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453996v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyke H&#252;llermeier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2021/15" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas S&#233;nizergues" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91081-5_33" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2020/275" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lassourreuille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kunne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008647v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xinneng" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123183v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987354v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2019.8737536" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974891v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devan Sohier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01325-7_2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03232-6_6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516573v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Pouyllau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643352v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie H&#233;liou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Mertikopoulos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dambreville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufoulon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638313v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fauquette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635425v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe F. Italiano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong E Pham" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71147-8_20" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382290v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66700-3_20" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laveau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffroy Beauquier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Bernard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janna Burman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69084-1_4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588956v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2016.11" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566270v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252609v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48096-0_15" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218806v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coucheney" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinda Khawam" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2015.7248837" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153806v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078280v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis F. Raphael" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_16" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119322v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Adouane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Marinca" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tohm&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2014.6912479" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078291v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2014.6857108" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119327v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodier Lise" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6951922" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301184v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287283v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echabbi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGNS.2014.6990274" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305203v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helia Pouyllau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNSM.2013.6727847" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920699v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301196v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301187v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couchney Pierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01533582v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30039-4_10" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760749v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00755528v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820139v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Thang Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35311-6_26" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644512v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reichl" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gojmerac" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Krichen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00589897v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760778v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796864v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2011.6152720" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291377v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536510v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00430134v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435160v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308018v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330344v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00760951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00309041v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Deschinkel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00308002v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130084v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182739v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180914v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Hamlaoui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72709-5_28" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115249v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Heggernes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kratsch" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Kucherov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11821069" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001259v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Amet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Deppner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Portmann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099891v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126506v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Gastal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099574v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099495v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107697v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107698v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100801v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Fragopoulou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;buterne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099028v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098892v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098443v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchitte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396183v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18429/JACoW-IPAC2023-THPL039" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782034v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4594-3_4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872001v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157745v3" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380503v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758068v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Manoussakis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05238890v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Appel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bourdon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Genitrini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307886v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528575v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ibrahim" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106286v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100238v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Coz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Quessette" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071861v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099781v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faik Taoufik" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100965v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099331v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102049v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchitt&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>