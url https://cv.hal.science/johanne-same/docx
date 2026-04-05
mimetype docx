--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -275,2121 +275,2237 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des enjeux contemporains de la cohabitation culturelle. L’incommunication en question</w:t>
+                <w:t xml:space="preserve">Éclats d’ethnographie. Communication, éthique et corps sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48, pp.347-366. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15b1a⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Yves Winkin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Lys Bleu Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.212, 2026, Sciences de l'information et de la communication, Nicolas Pélissier, 9791042299965</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245374v1</w:t>
-[...401 lines deleted...]
-                <w:t xml:space="preserve">hal-04461240v1</w:t>
+                <w:t xml:space="preserve">hal-05567467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’extrême droite devient “cool” : les ONG de défense des droits des personnes migrantes face aux nouvelles formes de communication politique en France</w:t>
+                <w:t xml:space="preserve">Des enjeux contemporains de la cohabitation culturelle. L’incommunication en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Junior MBAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Hospitalité et accueil des réfugiés dans le contexte de montée de l’extrême droite en France et en Europe</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05092683v1</w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.347-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15b1a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre visible l'invisible : performance théâtrale, empowerment et affirmation des personnes migrantes dans les espaces publics. L'exemple du parlement de rue</w:t>
+                <w:t xml:space="preserve">Andréa Cristina Delaplace, Musées d’immigration : nouvelles muséographies, anciens paradigmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe Congrès de la SFSIC Transition(s)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05051268v1</w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.544-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15b1y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incommunication : un impensé de la cohabitation culturelle ?</w:t>
+                <w:t xml:space="preserve">Éprouver la cohabitation culturelle, ses enjeux (in)communicationnels et socio-politiques. La voix des ONG en contexte polarisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cafés de la recherche de l'IUT de Colmar</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05051230v1</w:t>
+              <w:t xml:space="preserve">Revue du Rhin Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (7), pp.265-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/rrs.590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séries sud-coréennes et consentement(s) : le cas de True Beauty</w:t>
+                <w:t xml:space="preserve">Désintermédiation et contre-discours des ONG. Lutter contre la désinformation sur les migrations. Le cas de la Cimade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bosler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Consenteens</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05482633v1</w:t>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, La désintermédiation des ONG en Europe. Communication et pratiques face au défi du numérique, 20 (1-2), pp.21-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/lcn.2024.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarisation des discours sur les migrations en France et en Europe. Enjeux info-communicationnels de la Cimade</w:t>
+                <w:t xml:space="preserve">David Colon, La Guerre de l’information. Les États à la conquête de nos esprits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement de l'Observatoire des sociétés politiques européennes : Conservatismes en action : tensions sociales, fractures électorales et recompositions européennes ; Migrations contestées, sociétés fracturées ? Entre politiques d’accueil, discours médiatiques et réalités sociales</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05262784v1</w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le fandom côté obscur, 46, pp.609-614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ygt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner voix aux récits invisibilisés. ONG, personnes migrantes et luttes symboliques dans les espaces publics</w:t>
+                <w:t xml:space="preserve">Emmanuel Henry, La Fabrique des non-problèmes. Ou comment éviter que la politique s’en mêle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque pluridisciplinaire : Migrations et société : discours, représentations et enjeux</w:t>
-[...793 lines deleted...]
-                <w:t xml:space="preserve">hal-03770355v1</w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La diplomatie publique à l’heure des réseaux, 44, pp.403-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le documentaire comme support de médiation interculturelle : la sensibilisation du jeune public aux questions de migrations</w:t>
+                <w:t xml:space="preserve">L’incommunication : un impensé de la cohabitation culturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images de migrants. Éducation, médiation et réception audiovisuelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cafés de la recherche de l'IUT de Colmar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Colmar, Apr 2025, Colmar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séries sud-coréennes et consentement(s) : le cas de True Beauty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bosler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Consenteens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Crem, Dec 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarisation des discours sur les migrations en France et en Europe. Enjeux info-communicationnels de la Cimade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de lancement de l'Observatoire des sociétés politiques européennes : Conservatismes en action : tensions sociales, fractures électorales et recompositions européennes ; Migrations contestées, sociétés fracturées ? Entre politiques d’accueil, discours médiatiques et réalités sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Strasbourg, Sep 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donner voix aux récits invisibilisés. ONG, personnes migrantes et luttes symboliques dans les espaces publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque pluridisciplinaire : Migrations et société : discours, représentations et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Crem, Dec 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnography as a way of seeing: Understanding activist communication in polarized public spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Listening, experiencing, understanding: The ethnographic approach in Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Communication Association (ICA) France Chapter, Nov 2025, Online Conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations. Débats et controverses dans les espaces publics contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national de la recherche des IUT 2025 (CNRIUT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne et du Pays Basque, Mar 2025, Bayonne, France. pp.47-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’extrême droite devient “cool” : les ONG de défense des droits des personnes migrantes face aux nouvelles formes de communication politique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Junior MBAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Hospitalité et accueil des réfugiés dans le contexte de montée de l’extrême droite en France et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, May 2025, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre visible l'invisible : performance théâtrale, empowerment et affirmation des personnes migrantes dans les espaces publics. L'exemple du parlement de rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe Congrès de la SFSIC Transition(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (Sfsic), Jun 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’approche ethnographique en sciences de l’information et de la communication. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bréau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude L’approche ethnographique en sciences de l’information et de la communication. Enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre Norbert Elias (Université d'Avignon), Jan 2024, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des stéréotypes culturels dans l’image fixe. Un dispositif de médiation et d’éducation populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Les formes graphiques de la médiation scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2024, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art et vivre-ensemble. Discours, représentations et médiations des ONG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le vivre ensemble : entre utopie et réalité. Le penser et le mettre en oeuvre dans nos sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de recherche sur les espaces créoles et francophones (LCF, Université de la Réunion); Unité de recherche Déplacements, identités, regards, écritures (Dire, Université de la Réunion), May 2024, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnes migrantes, diversité et cohabitation culturelle. Quand la société civile influence la sphère politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVe colloque franco-roumain en SIC. Mondialisation de la communication : la diversité des cultures en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Création en méditerranée (Creamed); Université Alexandru Ioan Cuza de Iași (Roumanie), May 2022, Iași, Roumanie. pp.181-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impératifs humanitaires et politiques migratoires. Des enjeux éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Migrations, mobilités et éthique(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de l’Ouest, Jun 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société civile et « cohabitation culturelle » : enjeux communicationnels pour l’émergence d’un espace public interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude du laboratoire GERiiCO : Diversité, construction et structuration de l'espace public interculturel : acteurs, logiques et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation de la communication et personnes migrantes. De la diversité à la cohabitation culturelle : la société civile dans la sphère politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVème Colloque franco-roumain en SIC. Mondialisation de la communication : La diversité des cultures en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau CREAMED (Réseau interdisciplinaire de chercheurs SHS en Région Sud spécialiste des questions de création/médiation des arts, du patrimoine et des cultures vivantes); Université Alexandru Ioan Cuza de Iași (Roumanie), May 2022, Iași, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04017623v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation et récits de migration : des interactions culturelles nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIème Rencontres scientifiques enseignants-chercheurs sur le thème de la mondialisation, Centre Norbert Elias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations et société civile : quelles médiations pour l’altérité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIX° Forum international RTRC : Radicalisme sans frontières ou “défaite de la pensée” ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau transméditerranéen de recherche en communication (RTRC), Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche communicationnelle des enjeux sociopolitiques de la « cohabitation culturelle ». Société civile et espaces publics</w:t>
+                <w:t xml:space="preserve">Le documentaire comme support de médiation interculturelle : la sensibilisation du jeune public aux questions de migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'information et de la communication. Aix-Marseille Université, 2021. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Pascal Laborderie; Dounia Mimouni-Meslem. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images de migrants. Éducation, médiation et réception audiovisuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éd. L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-143, 2023, 978-2-14-030636-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2021AIXM051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-03770352v1</w:t>
+                <w:t xml:space="preserve">hal-04017623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une approche communicationnelle des enjeux sociopolitiques de la « cohabitation culturelle ». Société civile et espaces publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. Aix-Marseille Université, 2021. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021AIXM051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03770352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Questions migratoires et cohabitation culturelle en débat. Trois questions à Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2457,51 +2573,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72646654"/>
+    <w:nsid w:val="6AB87C5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2605,51 +2721,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6346C9F7"/>
+    <w:nsid w:val="F5FDE606"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2839,51 +2955,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanne-same" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0430-0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265056497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cresat.uha.fr/johanne-same/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/membres/membres-associes/same-johanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245374v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Sam&#232;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b1a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475353v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b1y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.590" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597254v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/lcn.2024.1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461240v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33638" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092683v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Junior MBAM" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546183v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414602v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Br&#233;au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811542v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255682v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095876v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770360v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017623v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-images_de_migrants_education_mediation_et_reception_audiovisuelles_pascal_laborderie_dounia_mimouni_meslem_emmanuel_ethis_damien_malinas-9782140306365-78604.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03770352v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AIXM051" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021659v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanne-same" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0430-0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265056497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cresat.uha.fr/johanne-same/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/membres/membres-associes/same-johanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567467v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Sam&#232;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Winkin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lysbleueditions.com/sciences-humaines/communication/eclats-dethnographie-communication-ethique-et-corps-sensible/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b1a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b1y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.590" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/lcn.2024.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33638" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Junior MBAM" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Br&#233;au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811542v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-images_de_migrants_education_mediation_et_reception_audiovisuelles_pascal_laborderie_dounia_mimouni_meslem_emmanuel_ethis_damien_malinas-9782140306365-78604.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03770352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AIXM051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>