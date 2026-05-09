--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -425,105 +425,105 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des enjeux contemporains de la cohabitation culturelle. L’incommunication en question</w:t>
+                <w:t xml:space="preserve">Éprouver la cohabitation culturelle, ses enjeux (in)communicationnels et socio-politiques. La voix des ONG en contexte polarisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48, pp.347-366. </w:t>
+              <w:t xml:space="preserve">Revue du Rhin Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (7), pp.265-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15b1a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57086/rrs.590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245374v1</w:t>
+                <w:t xml:space="preserve">hal-05142713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cristina Delaplace, Musées d’immigration : nouvelles muséographies, anciens paradigmes</w:t>
               </w:r>
@@ -585,105 +585,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éprouver la cohabitation culturelle, ses enjeux (in)communicationnels et socio-politiques. La voix des ONG en contexte polarisé</w:t>
+                <w:t xml:space="preserve">Des enjeux contemporains de la cohabitation culturelle. L’incommunication en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhin Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (7), pp.265-281. </w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.347-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57086/rrs.590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15b1a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142713v1</w:t>
+                <w:t xml:space="preserve">hal-05245374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désintermédiation et contre-discours des ONG. Lutter contre la désinformation sur les migrations. Le cas de la Cimade</w:t>
               </w:r>
@@ -903,570 +903,570 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incommunication : un impensé de la cohabitation culturelle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leadership, récits identitaires et performance politique de la droite populiste sur TikTok. Le cas de Giorgia Meloni et Jordan Bardella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Nuvoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cafés de la recherche de l'IUT de Colmar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Colmar, Apr 2025, Colmar, France</w:t>
+              <w:t xml:space="preserve">CNRIUT'2026 - Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051230v1</w:t>
+                <w:t xml:space="preserve">hal-05591172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séries sud-coréennes et consentement(s) : le cas de True Beauty</w:t>
+                <w:t xml:space="preserve">Donner voix aux récits invisibilisés. ONG, personnes migrantes et luttes symboliques dans les espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bosler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Consenteens</w:t>
+              <w:t xml:space="preserve">Colloque pluridisciplinaire : Migrations et société : discours, représentations et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Crem, Dec 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482633v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarisation des discours sur les migrations en France et en Europe. Enjeux info-communicationnels de la Cimade</w:t>
+                <w:t xml:space="preserve">Ethnography as a way of seeing: Understanding activist communication in polarized public spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de lancement de l'Observatoire des sociétés politiques européennes : Conservatismes en action : tensions sociales, fractures électorales et recompositions européennes ; Migrations contestées, sociétés fracturées ? Entre politiques d’accueil, discours médiatiques et réalités sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Strasbourg, Sep 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Listening, experiencing, understanding: The ethnographic approach in Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Communication Association (ICA) France Chapter, Nov 2025, Online Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262784v1</w:t>
+                <w:t xml:space="preserve">hal-05393975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner voix aux récits invisibilisés. ONG, personnes migrantes et luttes symboliques dans les espaces publics</w:t>
+                <w:t xml:space="preserve">Polarisation des discours sur les migrations en France et en Europe. Enjeux info-communicationnels de la Cimade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque pluridisciplinaire : Migrations et société : discours, représentations et enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Crem, Dec 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée de lancement de l'Observatoire des sociétés politiques européennes. Conservatismes en action : tensions sociales, fractures électorales et recompositions européennes ; Migrations contestées, sociétés fracturées ? Entre politiques d’accueil, discours médiatiques et réalités sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Strasbourg, Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361110v1</w:t>
+                <w:t xml:space="preserve">hal-05262784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnography as a way of seeing: Understanding activist communication in polarized public spheres</w:t>
+                <w:t xml:space="preserve">Séries sud-coréennes et consentement(s) : le cas de True Beauty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bosler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Listening, experiencing, understanding: The ethnographic approach in Communication Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Communication Association (ICA) France Chapter, Nov 2025, Online Conference, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Consenteens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Crem, Dec 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393975v1</w:t>
+                <w:t xml:space="preserve">hal-05482633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les migrations. Débats et controverses dans les espaces publics contemporains</w:t>
+                <w:t xml:space="preserve">L’incommunication : un impensé de la cohabitation culturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de la recherche des IUT 2025 (CNRIUT 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne et du Pays Basque, Mar 2025, Bayonne, France. pp.47-49</w:t>
+              <w:t xml:space="preserve">Les cafés de la recherche de l'IUT de Colmar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Colmar, Apr 2025, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040055v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05051230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’extrême droite devient “cool” : les ONG de défense des droits des personnes migrantes face aux nouvelles formes de communication politique en France</w:t>
+                <w:t xml:space="preserve">Les migrations. Débats et controverses dans les espaces publics contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Junior MBAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Hospitalité et accueil des réfugiés dans le contexte de montée de l’extrême droite en France et en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, May 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès national de la recherche des IUT 2025 (CNRIUT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne et du Pays Basque, Mar 2025, Bayonne, France. pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092683v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre visible l'invisible : performance théâtrale, empowerment et affirmation des personnes migrantes dans les espaces publics. L'exemple du parlement de rue</w:t>
               </w:r>
@@ -1515,655 +1515,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche ethnographique en sciences de l’information et de la communication. Introduction</w:t>
+                <w:t xml:space="preserve">Quand l’extrême droite devient “cool” : les ONG de défense des droits des personnes migrantes face aux nouvelles formes de communication politique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bréau</w:t>
+                <w:t xml:space="preserve">Augustin Junior MBAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude L’approche ethnographique en sciences de l’information et de la communication. Enjeux et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre Norbert Elias (Université d'Avignon), Jan 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Hospitalité et accueil des réfugiés dans le contexte de montée de l’extrême droite en France et en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, May 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414602v1</w:t>
+                <w:t xml:space="preserve">hal-05092683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stéréotypes culturels dans l’image fixe. Un dispositif de médiation et d’éducation populaire</w:t>
+                <w:t xml:space="preserve">L’approche ethnographique en sciences de l’information et de la communication. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Les formes graphiques de la médiation scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude L’approche ethnographique en sciences de l’information et de la communication. Enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Centre Norbert Elias (Université d'Avignon), Jan 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811542v1</w:t>
+                <w:t xml:space="preserve">hal-04414602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art et vivre-ensemble. Discours, représentations et médiations des ONG</w:t>
+                <w:t xml:space="preserve">Des stéréotypes culturels dans l’image fixe. Un dispositif de médiation et d’éducation populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Le vivre ensemble : entre utopie et réalité. Le penser et le mettre en oeuvre dans nos sociétés contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de recherche sur les espaces créoles et francophones (LCF, Université de la Réunion); Unité de recherche Déplacements, identités, regards, écritures (Dire, Université de la Réunion), May 2024, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Les formes graphiques de la médiation scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546183v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnes migrantes, diversité et cohabitation culturelle. Quand la société civile influence la sphère politique</w:t>
+                <w:t xml:space="preserve">Art et vivre-ensemble. Discours, représentations et médiations des ONG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVe colloque franco-roumain en SIC. Mondialisation de la communication : la diversité des cultures en questions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Création en méditerranée (Creamed); Université Alexandru Ioan Cuza de Iași (Roumanie), May 2022, Iași, Roumanie. pp.181-194</w:t>
+              <w:t xml:space="preserve">Colloque international Le vivre ensemble : entre utopie et réalité. Le penser et le mettre en oeuvre dans nos sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de recherche sur les espaces créoles et francophones (LCF, Université de la Réunion); Unité de recherche Déplacements, identités, regards, écritures (Dire, Université de la Réunion), May 2024, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255682v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impératifs humanitaires et politiques migratoires. Des enjeux éthiques</w:t>
+                <w:t xml:space="preserve">Personnes migrantes, diversité et cohabitation culturelle. Quand la société civile influence la sphère politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Migrations, mobilités et éthique(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université catholique de l’Ouest, Jun 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">XXVe colloque franco-roumain en SIC. Mondialisation de la communication : la diversité des cultures en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Création en méditerranée (Creamed); Université Alexandru Ioan Cuza de Iași (Roumanie), May 2022, Iași, Roumanie. pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095876v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Société civile et « cohabitation culturelle » : enjeux communicationnels pour l’émergence d’un espace public interculturel</w:t>
+                <w:t xml:space="preserve">Impératifs humanitaires et politiques migratoires. Des enjeux éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude du laboratoire GERiiCO : Diversité, construction et structuration de l'espace public interculturel : acteurs, logiques et discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Migrations, mobilités et éthique(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université catholique de l’Ouest, Jun 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770470v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondialisation de la communication et personnes migrantes. De la diversité à la cohabitation culturelle : la société civile dans la sphère politique</w:t>
+                <w:t xml:space="preserve">Société civile et « cohabitation culturelle » : enjeux communicationnels pour l’émergence d’un espace public interculturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque franco-roumain en SIC. Mondialisation de la communication : La diversité des cultures en questions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau CREAMED (Réseau interdisciplinaire de chercheurs SHS en Région Sud spécialiste des questions de création/médiation des arts, du patrimoine et des cultures vivantes); Université Alexandru Ioan Cuza de Iași (Roumanie), May 2022, Iași, Roumanie</w:t>
+              <w:t xml:space="preserve">Journée d’étude du laboratoire GERiiCO : Diversité, construction et structuration de l'espace public interculturel : acteurs, logiques et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770377v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondialisation et récits de migration : des interactions culturelles nouvelles</w:t>
+                <w:t xml:space="preserve">Mondialisation de la communication et personnes migrantes. De la diversité à la cohabitation culturelle : la société civile dans la sphère politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème Rencontres scientifiques enseignants-chercheurs sur le thème de la mondialisation, Centre Norbert Elias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">XXVème Colloque franco-roumain en SIC. Mondialisation de la communication : La diversité des cultures en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau CREAMED (Réseau interdisciplinaire de chercheurs SHS en Région Sud spécialiste des questions de création/médiation des arts, du patrimoine et des cultures vivantes); Université Alexandru Ioan Cuza de Iași (Roumanie), May 2022, Iași, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770360v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation et récits de migration : des interactions culturelles nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Samè</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIème Rencontres scientifiques enseignants-chercheurs sur le thème de la mondialisation, Centre Norbert Elias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations et société civile : quelles médiations pour l’altérité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX° Forum international RTRC : Radicalisme sans frontières ou “défaite de la pensée” ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau transméditerranéen de recherche en communication (RTRC), Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2173,115 +2255,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le documentaire comme support de médiation interculturelle : la sensibilisation du jeune public aux questions de migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Laborderie; Dounia Mimouni-Meslem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images de migrants. Éducation, médiation et réception audiovisuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éd. L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-143, 2023, 978-2-14-030636-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2291,100 +2373,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche communicationnelle des enjeux sociopolitiques de la « cohabitation culturelle ». Société civile et espaces publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Aix-Marseille Université, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021AIXM051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03770352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2394,118 +2476,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions migratoires et cohabitation culturelle en débat. Trois questions à Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Samè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2573,51 +2655,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AB87C5A"/>
+    <w:nsid w:val="E3E01F5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2721,51 +2803,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F5FDE606"/>
+    <w:nsid w:val="F42DFD1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2955,51 +3037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanne-same" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0430-0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265056497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cresat.uha.fr/johanne-same/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/membres/membres-associes/same-johanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567467v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Sam&#232;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Winkin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lysbleueditions.com/sciences-humaines/communication/eclats-dethnographie-communication-ethique-et-corps-sensible/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245374v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b1a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b1y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142713v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.590" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/lcn.2024.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33638" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482633v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262784v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393975v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Junior MBAM" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414602v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Br&#233;au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811542v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546183v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255682v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017623v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-images_de_migrants_education_mediation_et_reception_audiovisuelles_pascal_laborderie_dounia_mimouni_meslem_emmanuel_ethis_damien_malinas-9782140306365-78604.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03770352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AIXM051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021659v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanne-same" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0430-0119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265056497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cresat.uha.fr/johanne-same/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/membres/membres-associes/same-johanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567467v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Sam&#232;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Winkin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lysbleueditions.com/sciences-humaines/communication/eclats-dethnographie-communication-ethique-et-corps-sensible/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.590" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475353v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b1y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b1a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597254v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/lcn.2024.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33638" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591172v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Nuvoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393975v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262784v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bosler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051230v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Junior MBAM" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Br&#233;au" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255682v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770470v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770377v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-images_de_migrants_education_mediation_et_reception_audiovisuelles_pascal_laborderie_dounia_mimouni_meslem_emmanuel_ethis_damien_malinas-9782140306365-78604.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03770352v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AIXM051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa George" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>