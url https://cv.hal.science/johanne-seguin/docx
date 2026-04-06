--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1119,429 +1119,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-encapsulation of flavonoids with anti–cancer drugs : A challenge ahead</w:t>
+                <w:t xml:space="preserve">Designing fisetin nanocrystals for enhanced in cellulo anti-angiogenic and anticancer efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Renault-Mahieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Panpan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khair Alhareth</w:t>
+                <w:t xml:space="preserve">Nhu Ky Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Paul</w:t>
+                <w:t xml:space="preserve">Luis Castillo-Henríquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Plansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.121942⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.100138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpx.2022.100138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882629v1</w:t>
+                <w:t xml:space="preserve">hal-04090295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fate and biological impact of persistent luminescence nanoparticles after injection in mice: a one-year follow-up</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
+                <w:t xml:space="preserve">Co-encapsulation of flavonoids with anti–cancer drugs : A challenge ahead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Renault-Mahieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bürckel</w:t>
+                <w:t xml:space="preserve">Khair Alhareth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NR03546D⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 623, pp.121942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.121942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875269v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing fisetin nanocrystals for enhanced in cellulo anti-angiogenic and anticancer efficacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Panpan Ma</w:t>
+                <w:t xml:space="preserve">Fate and biological impact of persistent luminescence nanoparticles after injection in mice: a one-year follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhu Ky Ly</w:t>
+                <w:t xml:space="preserve">Alice Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Castillo-Henríquez</w:t>
+                <w:t xml:space="preserve">Marine Delagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Plansart</w:t>
+                <w:t xml:space="preserve">Pierre Bürckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.100138. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (42), pp.15760-15771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpx.2022.100138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2NR03546D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090295v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent luminescence nanoparticles functionalized by polymers bearing phosphonic acid anchors: synthesis, characterization, and in vivo behaviour</w:t>
               </w:r>
@@ -1553,51 +1553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bürckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1808,51 +1808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Liposomes’ and Lipoplexes’ Physicochemical Characteristics on Their Uptake Rate and Mechanisms by the Placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fliedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khair Alhareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2063,51 +2063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Encapsulation of Fisetin and Cisplatin into Liposomes for Glioma Therapy: From Formulation to Cell Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Renault-Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5515,744 +5515,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poloxamer bioadhesive hydrogel for buccal drug delivery: Cytotoxicity and trans-epithelial permeability evaluations using TR146 human buccal epithelial cell line</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological cell morphology studies by scanning electrochemical microscopy imagery at constant height: Contrast enhancement using biocompatible conductive substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Olivier</w:t>
+                <w:t xml:space="preserve">Fatemeh Razzaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bedioui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.09.045⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 157, pp.95-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290547v1</w:t>
+                <w:t xml:space="preserve">hal-03919432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological cell morphology studies by scanning electrochemical microscopy imagery at constant height: Contrast enhancement using biocompatible conductive substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-emulsifying drug delivery system developed by the HLB-RSM approach: Characterization by transmission electron microscopy and pharmacokinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fethi Bedioui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helene Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 157, pp.95-100. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 487 (1-2), pp.56-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.01.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290927v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological cell morphology studies by scanning electrochemical microscopy imagery at constant height: Contrast enhancement using biocompatible conductive substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Razzaghi</w:t>
+                <w:t xml:space="preserve">Preparation and Evaluation of Multiple Nanoemulsions Containing Gadolinium (III) Chelate as a Potential Magnetic Resonance Imaging (MRI) Contrast Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Sigward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadri Kindsiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.01.033⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (9), pp.2983-2994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-015-1680-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919432v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-emulsifying drug delivery system developed by the HLB-RSM approach: Characterization by transmission electron microscopy and pharmacokinetic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological cell morphology studies by scanning electrochemical microscopy imagery at constant height: Contrast enhancement using biocompatible conductive substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Razzaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bedioui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.04.018⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 157, pp.95-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03290584v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Evaluation of Multiple Nanoemulsions Containing Gadolinium (III) Chelate as a Potential Magnetic Resonance Imaging (MRI) Contrast Agent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+                <w:t xml:space="preserve">Poloxamer bioadhesive hydrogel for buccal drug delivery: Cytotoxicity and trans-epithelial permeability evaluations using TR146 human buccal epithelial cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kadri Kindsiko</w:t>
+                <w:t xml:space="preserve">Elodie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 32 (9), pp.2983-2994. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 495 (2), pp.1028-1037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11095-015-1680-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290599v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine tuning of mixed ionic and hydrogen bond interactions for plasmid delivery using lipoplexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Kai-Luen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7009,307 +7009,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00709732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a liposomal formulation of the natural flavonoid fisetin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Nanoemulsion formulation of fisetin improves bioavailability and antitumour activity in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Ragelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crauste-Manciet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Touil</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 423 (1), pp.69-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.04.066⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 427 (2), pp.452-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2012.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277137v1</w:t>
+                <w:t xml:space="preserve">inserm-00709735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoemulsion formulation of fisetin improves bioavailability and antitumour activity in mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Ragelle</w:t>
+                <w:t xml:space="preserve">Development of a liposomal formulation of the natural flavonoid fisetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Ramos Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Crauste-Manciet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Scherman</w:t>
+                <w:t xml:space="preserve">Yasmine Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 427 (2), pp.452-9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 423 (1), pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.04.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2012.02.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00709735v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized single-walled carbon nanotubes containing traces of iron as new negative MRI contrast agents for in vivo imaging.</w:t>
               </w:r>
@@ -8247,51 +8247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo electrochemical detection of nitric oxide in tumor-bearing mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dumézy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8533,298 +8533,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of (3,4,5-trimethoxyphenyl)indol-3-ylmethane derivatives as potential antivascular agents.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy G. Chabot</w:t>
+                <w:t xml:space="preserve">Liposome biodistribution by time resolved fluorimetry of lipophilic europium complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvianne Thoret</w:t>
+                <w:t xml:space="preserve">Le Masne de Chermont Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cachet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Seguin</w:t>
+                <w:t xml:space="preserve">Randrianarivelo Tatiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seguin Johanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cyrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (2), pp.155-161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00193139v1</w:t>
+                <w:t xml:space="preserve">inserm-00162498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liposome biodistribution by time resolved fluorimetry of lipophilic europium complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of (3,4,5-trimethoxyphenyl)indol-3-ylmethane derivatives as potential antivascular agents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dupeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Masne de Chermont Quentin</w:t>
+                <w:t xml:space="preserve">Sylvianne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randrianarivelo Tatiana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Cyrille</w:t>
+                <w:t xml:space="preserve">Xavier Cachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (13), pp.4410-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2006.02.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00162498v1</w:t>
+                <w:t xml:space="preserve">inserm-00193139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical imaging of luminescence for in vivo quantification of gene electrotransfer in mouse muscle and knee.</w:t>
               </w:r>
@@ -9002,51 +9002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Dereure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seguin Johanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10362,51 +10362,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D832760D"/>
+    <w:nsid w:val="AFD7EBD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10593,51 +10593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanne-seguin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5689-7046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169632644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#243;nio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-6dnl2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Hajjam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Legagneux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Diakhaby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16030315" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dassonville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;cuyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111913" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boumati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Beitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.3c00565" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882629v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Renault-Mahieux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khair Alhareth" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121942" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balfourier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#252;rckel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03546D" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Ky Ly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Plansart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100138" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loubat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07114A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Kalot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.475449" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111923v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fliedel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Khashab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116299" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Goujon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baldim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202100059" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vieillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tri Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13070970" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pimpie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.01.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07114a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kotrchov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.584114" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059436v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Doan Do" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;nager" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawba Korichi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090854" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02798293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Destruel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zeng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Douat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12040360" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118734" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Th&#233;bault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ramniceanu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.03.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Agapova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Kramerich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.10.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415118v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06867H" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Ahmed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Euan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lai-Kuen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118488" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325457v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lemdani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesieur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.06.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2019.02.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189525v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leleu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b04708" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Manta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dhotel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01668" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Bahloul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Safta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Lassoued" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.10.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Oujagir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1550342" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01873316v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauvineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-018-1238-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Brun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio C. Tedesco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Taghi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0229-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191947v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldmuth Latorre Ossa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123148v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumortier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656574v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagoutte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.07.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089186v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.05.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290596v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Amara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pramil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Senamaud-Beaufort" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devillers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Macedo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.08.019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hien Pham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290547v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.09.045" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290927v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Razzaghi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Amar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Griveau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bedioui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.01.033" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dhotel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.04.018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHTS28G5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290599v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sigward" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kindsiko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-015-1680-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Kai-Luen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2014.11.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422985v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchinder Sharma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3908" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03291078v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Touati" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Diry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flinois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1566523214666140424152734" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brull&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boyer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Mei Lu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ramos Romano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.01.050" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXMLM8ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767886v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Byk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raz Khandadash" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.06.048" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9F9WTG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolazzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Chabot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-012-0428-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277137v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Touil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.066" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6DN4MKB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709735v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ragelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crauste-Manciet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brossard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2012.02.025" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721846v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Beherec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.474" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-43KL076V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720508v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arthuis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Pontikis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G Chabot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Quentin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100154" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WJVKWWL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00564654v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine S. Touil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-010-1505-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827674v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101937h" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640237v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530041v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ty" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupeyre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2010.05.022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K1MCP01-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512540v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leblond" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1417" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CE038F3D97B9F4A9953A8254829879F9F3D2920/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dum&#233;zy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061634c" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CBNJ60PC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512550v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Largeau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc7001924" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-784K0W5D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193139v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Thoret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cachet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.02.037" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K637PV83-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00162498v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Masne de Chermont Quentin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randrianarivelo Tatiana" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seguin Johanne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cyrille" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00081253v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bloquel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pradines" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-6-16" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04061864v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dereure" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kervazo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anikitos Garofalakis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04195670v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01143980v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063797v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Garnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Alsheh Ali" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992369v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2013.6703749" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827715v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Masne de Chermont" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.819316" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828407v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123117v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9092-4_25" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714607v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00836310v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66644" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanne-seguin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5689-7046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169632644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#243;nio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-6dnl2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Hajjam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Legagneux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Diakhaby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16030315" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dassonville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;cuyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111913" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boumati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Beitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.3c00565" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Ky Ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Plansart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Renault-Mahieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khair Alhareth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121942" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balfourier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#252;rckel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03546D" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loubat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07114A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Kalot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.475449" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111923v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fliedel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Khashab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116299" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Goujon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baldim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202100059" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vieillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tri Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13070970" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pimpie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.01.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07114a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kotrchov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.584114" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059436v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Doan Do" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;nager" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawba Korichi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090854" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02798293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Destruel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zeng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Douat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12040360" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118734" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Th&#233;bault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ramniceanu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.03.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Agapova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Kramerich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.10.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415118v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06867H" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Ahmed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Euan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lai-Kuen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118488" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325457v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lemdani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesieur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.06.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2019.02.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189525v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leleu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b04708" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Manta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dhotel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01668" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Bahloul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Safta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Lassoued" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.10.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Oujagir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1550342" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01873316v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauvineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-018-1238-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Brun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio C. Tedesco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Taghi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0229-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191947v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldmuth Latorre Ossa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123148v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumortier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656574v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagoutte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.07.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089186v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.05.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290596v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Amara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pramil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Senamaud-Beaufort" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devillers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Macedo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.08.019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hien Pham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919432v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Razzaghi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Amar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Griveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bedioui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.01.033" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290584v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dhotel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.04.018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHTS28G5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290599v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sigward" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kindsiko" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-015-1680-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290547v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.09.045" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Kai-Luen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2014.11.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422985v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchinder Sharma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3908" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03291078v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Touati" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Diry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flinois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1566523214666140424152734" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brull&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boyer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Mei Lu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ramos Romano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.01.050" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXMLM8ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767886v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Byk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raz Khandadash" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.06.048" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9F9WTG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolazzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Chabot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-012-0428-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ragelle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crauste-Manciet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brossard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2012.02.025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277137v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Touil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.066" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6DN4MKB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721846v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Beherec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.474" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-43KL076V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720508v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arthuis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Pontikis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G Chabot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Quentin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100154" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WJVKWWL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00564654v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine S. Touil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-010-1505-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827674v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101937h" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640237v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530041v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ty" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupeyre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2010.05.022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K1MCP01-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512540v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leblond" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1417" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CE038F3D97B9F4A9953A8254829879F9F3D2920/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dum&#233;zy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061634c" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CBNJ60PC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512550v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Largeau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc7001924" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-784K0W5D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00162498v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Masne de Chermont Quentin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randrianarivelo Tatiana" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seguin Johanne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cyrille" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193139v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Thoret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cachet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.02.037" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K637PV83-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00081253v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bloquel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pradines" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-6-16" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04061864v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dereure" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kervazo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anikitos Garofalakis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04195670v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01143980v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063797v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Garnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Alsheh Ali" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992369v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2013.6703749" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827715v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Masne de Chermont" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.819316" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828407v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123117v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9092-4_25" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714607v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00836310v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66644" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>