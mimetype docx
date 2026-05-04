--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -181,563 +181,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Near-Infrared-Absorbing Osmium(II) Complex as a Photosensitizer for Photodynamic Therapy inducing Immunogenic Cell Death</w:t>
+                <w:t xml:space="preserve">ZGSO:Cr 3+ ,Ni 2+ Persistent Phosphors with Dual Emission in NIR‐I and SWIR Ranges for Bio‐Imaging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiyi Zhang</w:t>
+                <w:t xml:space="preserve">Guanyu Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mesdom</w:t>
+                <w:t xml:space="preserve">Thomas Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Izquierdo-García</w:t>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João António</w:t>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Saubamea</w:t>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (51), </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-6dnl2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202406507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389603v1</w:t>
+                <w:t xml:space="preserve">hal-05329141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiofrequency Combined with Intratumoral Immunotherapy: Preclinical Results and Safety in Metastatic Colorectal Carcinoma</w:t>
+                <w:t xml:space="preserve">A Near-Infrared-Absorbing Osmium(II) Complex as a Photosensitizer for Photodynamic Therapy inducing Immunogenic Cell Death</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Seguin</w:t>
+                <w:t xml:space="preserve">Yiyi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa El Hajjam</w:t>
+                <w:t xml:space="preserve">Pierre Mesdom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Legagneux</w:t>
+                <w:t xml:space="preserve">Eduardo Izquierdo-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Diakhaby</w:t>
+                <w:t xml:space="preserve">João António</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">Bruno Saubamea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (3), pp.315. </w:t>
+              <w:t xml:space="preserve">ChemRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16030315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-6dnl2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626840v1</w:t>
+                <w:t xml:space="preserve">hal-05389603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZGSO:Cr 3+ ,Ni 2+ Persistent Phosphors with Dual Emission in NIR‐I and SWIR Ranges for Bio‐Imaging Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiofrequency Combined with Intratumoral Immunotherapy: Preclinical Results and Safety in Metastatic Colorectal Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanyu Cai</w:t>
+                <w:t xml:space="preserve">Mostafa El Hajjam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Naillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Seguin</w:t>
+                <w:t xml:space="preserve">Josette Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Scherman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sarah Diakhaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (51), pp.2406507. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202406507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics16030315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392740v1</w:t>
+                <w:t xml:space="preserve">hal-04626840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZGSO:Cr 3+ ,Ni 2+ Persistent Phosphors with Dual Emission in NIR‐I and SWIR Ranges for Bio‐Imaging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanyu Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20 (51), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+              <w:t xml:space="preserve">, 2024, 20 (51), pp.2406507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.202406507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329141v1</w:t>
+                <w:t xml:space="preserve">hal-05392740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zwitterionic Functionalization of Persistent Luminescence Nanoparticles: Physicochemical Characterizations and In Vivo Biodistribution in Mice</w:t>
               </w:r>
@@ -749,51 +749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Corvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -851,338 +851,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three in One: In Vitro and In Vivo Evaluation of Anticancer Activity of a Theranostic Agent that Combines Magnetic Resonance Imaging, Optical Bioimaging, and Photodynamic Therapy Capabilities</w:t>
+                <w:t xml:space="preserve">Three in One: &amp;lt;i&amp;gt;In Vitro&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;In Vivo&amp;lt;/i&amp;gt; Evaluation of Anticancer Activity of a Theranostic Agent that Combines Magnetic Resonance Imaging, Optical Bioimaging, and Photodynamic Therapy Capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boumati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Sour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Beitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 6 (11), pp.4791-4804. </w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsabm.3c00565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297763v1</w:t>
+                <w:t xml:space="preserve">hal-04270796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three in One: &amp;lt;i&amp;gt;In Vitro&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;In Vivo&amp;lt;/i&amp;gt; Evaluation of Anticancer Activity of a Theranostic Agent that Combines Magnetic Resonance Imaging, Optical Bioimaging, and Photodynamic Therapy Capabilities</w:t>
+                <w:t xml:space="preserve">Three in One: In Vitro and In Vivo Evaluation of Anticancer Activity of a Theranostic Agent that Combines Magnetic Resonance Imaging, Optical Bioimaging, and Photodynamic Therapy Capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boumati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Sour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Beitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, 2023, 6 (11), pp.4791-4804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsabm.3c00565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270796v1</w:t>
+                <w:t xml:space="preserve">hal-04297763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing fisetin nanocrystals for enhanced in cellulo anti-angiogenic and anticancer efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panpan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Ky Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1272,64 +1272,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-encapsulation of flavonoids with anti–cancer drugs : A challenge ahead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Renault-Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khair Alhareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1406,51 +1406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate and biological impact of persistent luminescence nanoparticles after injection in mice: a one-year follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Balfourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1700,51 +1700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadir Kalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1821,51 +1821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Fliedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khair Alhareth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa El-Khashab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1981,51 +1981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (11), pp.2100059. </w:t>
@@ -2089,51 +2089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Renault-Mahieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoire Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Espeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2197,51 +2197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of tumor cell anti-adhesion and anti-tumor effect to prevent recurrence after cytoreductive surgery in a mice model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Pimpie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2459,831 +2459,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coating Persistent Luminescence Nanoparticles With Hydrophilic Polymers for in vivo Imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel in situ gelling ophthalmic drug delivery system based on gellan gum and hydroxyethylcellulose: Innovative rheological characterization, in vitro and in vivo evidence of a sustained precorneal retention time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Kotrchová</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pierre-Louis Destruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.584114⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 574, pp.118734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084996v1</w:t>
+                <w:t xml:space="preserve">hal-03290593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Theranostic Cationic Liposomes Designed for Image-Guided Delivery of Nucleic Acid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Theranostic MRI liposomes for magnetic targeting and ultrasound triggered release of the antivascular CA4P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline J Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Ramniceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boumati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tawba Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12090854⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 322, pp.137-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2020.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059436v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Gelling Ophthalmic Drug Delivery System for the Optimization of Diagnostic and Preoperative Mydriasis: In Vitro Drug Release, Cytotoxicity and Mydriasis Pharmacodynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ni Zeng</w:t>
+                <w:t xml:space="preserve">Thermosensitive hydrogels for local delivery of 5-fluorouracil as neoadjuvant or adjuvant therapy in colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Al Sabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
+                <w:t xml:space="preserve">Elena Agapova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Douat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Seguin</w:t>
+                <w:t xml:space="preserve">Dounia Kramerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12040360⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157, pp.154-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798293v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel in situ gelling ophthalmic drug delivery system based on gellan gum and hydroxyethylcellulose: Innovative rheological characterization, in vitro and in vivo evidence of a sustained precorneal retention time</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coating Persistent Luminescence Nanoparticles With Hydrophilic Polymers for in vivo Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Kotrchová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118734⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.584114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.584114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290593v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theranostic MRI liposomes for magnetic targeting and ultrasound triggered release of the antivascular CA4P</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Theranostic Cationic Liposomes Designed for Image-Guided Delivery of Nucleic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Ramniceanu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Hai Doan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ménager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawba Korichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2020.03.003⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12090854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059422v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermosensitive hydrogels for local delivery of 5-fluorouracil as neoadjuvant or adjuvant therapy in colorectal cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In Situ Gelling Ophthalmic Drug Delivery System for the Optimization of Diagnostic and Preoperative Mydriasis: In Vitro Drug Release, Cytotoxicity and Mydriasis Pharmacodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Destruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 157, pp.154-164. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics12040360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290582v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of ZnGa2O4:Cr3+ luminescent nanoparticles in lysosomal-like medium</w:t>
               </w:r>
@@ -3295,64 +3295,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Alloyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3550,51 +3550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucoadhesive thermosensitive hydrogel for the intra-tumoral delivery of immunomodulatory agents, in vivo evidence of adhesion by means of non-invasive imaging techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Lemdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3697,77 +3697,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhua Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 138, pp.193-210. </w:t>
@@ -4259,51 +4259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43, pp.149 - 153. </w:t>
@@ -4354,77 +4354,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local immunomodulation combined to radiofrequency ablation results in a complete cure of local and distant colorectal carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Lemdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Oujagir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4475,77 +4475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vivo Evaluation of Magnetic Targeting in Mice Colon Tumors with Ultra-Magnetic Liposomes Monitored by MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline J Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ramniceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beauvineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4743,64 +4743,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION OF ANTIVASCULAR COMBRETASTATIN A4P EFFICACY BY USING SUPERSONIC SHEAR IMAGING TECHNIQUE OF ECTOPIC COLON CARCINOMA CT26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heldmuth Latorre Ossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4858,338 +4858,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanine derivative as a suitable marker for thermosensitive in situ gelling delivery systems: In vitro and in vivo validation of a sustained buccal drug delivery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Destruel</w:t>
+                <w:t xml:space="preserve">Cationic microbubbles and antibiotic-free miniplasmid for sustained ultrasound–mediated transgene expression in liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Manta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dumortier</w:t>
+                <w:t xml:space="preserve">Gilles Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Maury</w:t>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.09.073⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 262, pp.170 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123148v1</w:t>
+                <w:t xml:space="preserve">hal-01656574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic microbubbles and antibiotic-free miniplasmid for sustained ultrasound–mediated transgene expression in liver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Renault</w:t>
+                <w:t xml:space="preserve">Cyanine derivative as a suitable marker for thermosensitive in situ gelling delivery systems: In vitro and in vivo validation of a sustained buccal drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Destruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Delalande</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Couture</w:t>
+                <w:t xml:space="preserve">Gilles Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lagoutte</w:t>
+                <w:t xml:space="preserve">Marc Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 262, pp.170 - 181. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 534 (1-2), pp.128-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.09.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656574v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Antivascular Combretastatin A4 P Efficacy Using Supersonic Shear Imaging Technique of Ectopic Colon Carcinoma CT26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heldmuth Latorre Ossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5256,329 +5256,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered mesenchymal stem cells as vectors in a suicide gene therapy against preclinical murine models for solid tumors</w:t>
+                <w:t xml:space="preserve">Metabolism of Flavone-8-acetic Acid in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikrame Amara</w:t>
+                <w:t xml:space="preserve">Minh Hien Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Pramil</w:t>
+                <w:t xml:space="preserve">Nicolas Auzeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Senamaud-Beaufort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodney Macedo</w:t>
+                <w:t xml:space="preserve">Anne Regazzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (8), pp.3889-3898</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290596v1</w:t>
+                <w:t xml:space="preserve">hal-03290548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolism of Flavone-8-acetic Acid in Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineered mesenchymal stem cells as vectors in a suicide gene therapy against preclinical murine models for solid tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikrame Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pramil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Senamaud-Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Hien Pham</w:t>
+                <w:t xml:space="preserve">Audrey Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Auzeil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johanne Seguin</w:t>
+                <w:t xml:space="preserve">Rodney Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 239, pp.82-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2016.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290548v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological cell morphology studies by scanning electrochemical microscopy imagery at constant height: Contrast enhancement using biocompatible conductive substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Razzaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5621,543 +5621,543 @@
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919432v1</w:t>
+                <w:t xml:space="preserve">hal-03290927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-emulsifying drug delivery system developed by the HLB-RSM approach: Characterization by transmission electron microscopy and pharmacokinetic study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Biological cell morphology studies by scanning electrochemical microscopy imagery at constant height: Contrast enhancement using biocompatible conductive substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Razzaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Griveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bedioui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.04.018⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 157, pp.95-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290584v1</w:t>
+                <w:t xml:space="preserve">hal-03919432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Evaluation of Multiple Nanoemulsions Containing Gadolinium (III) Chelate as a Potential Magnetic Resonance Imaging (MRI) Contrast Agent</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Self-emulsifying drug delivery system developed by the HLB-RSM approach: Characterization by transmission electron microscopy and pharmacokinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Dhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11095-015-1680-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 487 (1-2), pp.56-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290599v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological cell morphology studies by scanning electrochemical microscopy imagery at constant height: Contrast enhancement using biocompatible conductive substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Preparation and Evaluation of Multiple Nanoemulsions Containing Gadolinium (III) Chelate as a Potential Magnetic Resonance Imaging (MRI) Contrast Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Sigward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Corvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadri Kindsiko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.01.033⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (9), pp.2983-2994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11095-015-1680-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290927v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poloxamer bioadhesive hydrogel for buccal drug delivery: Cytotoxicity and trans-epithelial permeability evaluations using TR146 human buccal epithelial cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 495 (2), pp.1028-1037. </w:t>
@@ -6195,103 +6195,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine tuning of mixed ionic and hydrogen bond interactions for plasmid delivery using lipoplexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Kai-Luen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90, pp.63-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6351,51 +6351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Teston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6485,51 +6485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Diry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6593,51 +6593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liposomal encapsulation of the natural flavonoid fisetin improves bioavailability and antitumor efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Brullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6733,729 +6733,729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and functionalization of persistent luminescence nanoparticles with small molecules and evaluation of their targeting ability.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maldiney</w:t>
+                <w:t xml:space="preserve">Functionalized single-walled carbon nanotubes containing traces of iron as new negative MRI contrast agents for in vivo imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Byk</w:t>
+                <w:t xml:space="preserve">Marie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Wattier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raz Khandadash</w:t>
+                <w:t xml:space="preserve">Ronan Le Beherec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.153-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmmi.474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.06.048⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767886v1</w:t>
+                <w:t xml:space="preserve">hal-00721846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular density and endothelial cell expression of integrin alpha v beta 3 and E-selectin in murine tumours.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Synthesis and functionalization of persistent luminescence nanoparticles with small molecules and evaluation of their targeting ability.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maldiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Byk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Wattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy G. Chabot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raz Khandadash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tumor Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (5), pp.1709-17. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 ((1)), pp.102-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13277-012-0428-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.06.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00709732v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoemulsion formulation of fisetin improves bioavailability and antitumour activity in mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Ragelle</w:t>
+                <w:t xml:space="preserve">Vascular density and endothelial cell expression of integrin alpha v beta 3 and E-selectin in murine tumours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Crauste-Manciet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Seguin</w:t>
+                <w:t xml:space="preserve">Céline Nicolazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Brossard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy G. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 427 (2), pp.452-9. </w:t>
+              <w:t xml:space="preserve">Tumor Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (5), pp.1709-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2012.02.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13277-012-0428-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00709735v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00709732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a liposomal formulation of the natural flavonoid fisetin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nanoemulsion formulation of fisetin improves bioavailability and antitumour activity in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Ragelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Crauste-Manciet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Touil</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 423 (1), pp.69-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.04.066⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 427 (2), pp.452-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2012.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277137v1</w:t>
+                <w:t xml:space="preserve">inserm-00709735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized single-walled carbon nanotubes containing traces of iron as new negative MRI contrast agents for in vivo imaging.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of a liposomal formulation of the natural flavonoid fisetin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Breton</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Ramos Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Brullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Beherec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Bessodes</w:t>
+                <w:t xml:space="preserve">Yasmine Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (2), pp.153-159. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (1), pp.69-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmmi.474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.04.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721846v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and structure-activity relationships of constrained heterocyclic analogues of combretastatin A4.</w:t>
               </w:r>
@@ -7480,51 +7480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Pontikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7600,77 +7600,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved antiangiogenic and antitumour activity of the combination of the natural flavonoid fisetin and cyclophosphamide in Lewis lung carcinoma-bearing mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine S. Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Chabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 68 (2), pp.445-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7730,64 +7730,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7851,77 +7851,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved antiangiogenic and antitumour activity of the combination of the natural flavonoid fisetin and cyclophosphamide in Lewis lung carcinoma-bearing mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine S. Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Chabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 68 (2), pp.445-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7994,51 +7994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dupeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8101,103 +8101,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative gene transfer between cationic and thiourea lipoplexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (1), pp.45-54. </w:t>
@@ -8241,349 +8241,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo electrochemical detection of nitric oxide in tumor-bearing mice.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Griveau</w:t>
+                <w:t xml:space="preserve">Lipopolythiourea Transfecting Agents: Lysine Thiourea Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dumézy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Celine Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 79 (3), pp.1030-3. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac061634c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bc7001924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00135905v1</w:t>
+                <w:t xml:space="preserve">hal-02512550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipopolythiourea Transfecting Agents: Lysine Thiourea Derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mignet</w:t>
+                <w:t xml:space="preserve">In vivo electrochemical detection of nitric oxide in tumor-bearing mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Griveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Largeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Charlotte Dumézy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 79 (3), pp.1030-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bc7001924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac061634c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512550v1</w:t>
+                <w:t xml:space="preserve">inserm-00135905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liposome biodistribution by time resolved fluorimetry of lipophilic europium complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Masne de Chermont Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8677,90 +8677,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological evaluation of (3,4,5-trimethoxyphenyl)indol-3-ylmethane derivatives as potential antivascular agents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dupeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvianne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (13), pp.4410-26. </w:t>
@@ -8849,64 +8849,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Trollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, pp.16. </w:t>
@@ -9140,64 +9140,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anikitos Garofalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI '22 : XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
@@ -9226,90 +9226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal RM and Optic Imaging using ultramagnetic liposomes to monitor a cancer therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline J Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ramniceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beauvineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9377,64 +9377,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Alsheh Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hurtut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9489,77 +9489,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the Spatial Organization in Colorectal Tumors using Second-Order Statistics and Functional ANOVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Alsheh Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9636,51 +9636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Masne de Chermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9770,51 +9770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Masne de Chermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Chanéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9910,103 +9910,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbubbles for Nucleic Acid Delivery in Liver Using Mild Sonoporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Manta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology for Nucleic Acid Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.377-387, 2019, Methods in Molecular Biology, </w:t>
@@ -10083,64 +10083,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Maldiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Masne de Chermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Physics to Signal Understanding Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
@@ -10201,51 +10201,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de modèles de tumeurs murines et leurs applications en thérapie anti-angiogénique vectorisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biotechnologies. Université Pierre et Marie Curie - Paris VI, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012PAO66644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10362,51 +10362,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFD7EBD0"/>
+    <w:nsid w:val="1EF9E939"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10593,51 +10593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanne-seguin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5689-7046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169632644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389603v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#243;nio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-6dnl2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626840v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Hajjam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Legagneux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Diakhaby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16030315" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406507" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dassonville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;cuyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111913" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boumati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Beitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.3c00565" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Ky Ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Plansart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Renault-Mahieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khair Alhareth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121942" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balfourier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#252;rckel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03546D" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loubat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07114A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Kalot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.475449" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111923v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fliedel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Khashab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116299" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Goujon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baldim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202100059" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vieillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tri Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13070970" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pimpie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.01.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07114a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084996v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kotrchov&#225;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.584114" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059436v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Doan Do" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;nager" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawba Korichi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090854" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02798293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Destruel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zeng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Douat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12040360" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118734" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Th&#233;bault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ramniceanu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.03.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Agapova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Kramerich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.10.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415118v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06867H" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Ahmed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Euan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lai-Kuen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118488" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325457v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lemdani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesieur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.06.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2019.02.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189525v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leleu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b04708" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Manta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dhotel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01668" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Bahloul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Safta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Lassoued" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.10.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Oujagir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1550342" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01873316v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauvineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-018-1238-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Brun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio C. Tedesco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Taghi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0229-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191947v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldmuth Latorre Ossa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123148v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumortier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.073" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656574v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagoutte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.07.015" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089186v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.05.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290596v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Amara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pramil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Senamaud-Beaufort" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devillers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Macedo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.08.019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290548v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hien Pham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919432v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Razzaghi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Amar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Griveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bedioui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.01.033" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290584v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dhotel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.04.018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHTS28G5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290599v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sigward" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kindsiko" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-015-1680-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290547v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.09.045" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Kai-Luen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2014.11.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422985v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchinder Sharma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3908" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03291078v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Touati" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Diry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flinois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1566523214666140424152734" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brull&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boyer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Mei Lu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ramos Romano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.01.050" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXMLM8ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767886v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Byk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raz Khandadash" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.06.048" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9F9WTG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolazzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Chabot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-012-0428-x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ragelle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crauste-Manciet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brossard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2012.02.025" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277137v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Touil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.066" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6DN4MKB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721846v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Beherec" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.474" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-43KL076V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720508v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arthuis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Pontikis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G Chabot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Quentin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100154" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WJVKWWL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00564654v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine S. Touil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-010-1505-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827674v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101937h" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640237v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530041v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ty" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupeyre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2010.05.022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K1MCP01-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512540v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leblond" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1417" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CE038F3D97B9F4A9953A8254829879F9F3D2920/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135905v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dum&#233;zy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061634c" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CBNJ60PC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512550v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Largeau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc7001924" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-784K0W5D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00162498v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Masne de Chermont Quentin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randrianarivelo Tatiana" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seguin Johanne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cyrille" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193139v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Thoret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cachet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.02.037" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K637PV83-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00081253v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bloquel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pradines" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-6-16" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04061864v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dereure" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kervazo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anikitos Garofalakis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04195670v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01143980v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063797v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Garnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Alsheh Ali" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992369v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2013.6703749" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827715v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Masne de Chermont" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.819316" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828407v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123117v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9092-4_25" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714607v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00836310v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66644" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanne-seguin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5689-7046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169632644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329141v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406507" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#243;nio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-6dnl2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Hajjam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Legagneux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Diakhaby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16030315" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392740v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dassonville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;cuyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111913" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boumati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Beitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.3c00565" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Ky Ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Plansart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Renault-Mahieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khair Alhareth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121942" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balfourier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#252;rckel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03546D" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loubat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07114A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Kalot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.475449" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111923v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fliedel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Khashab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116299" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Goujon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baldim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202100059" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vieillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tri Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13070970" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pimpie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.01.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07114a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Destruel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zeng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Douat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118734" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059422v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Th&#233;bault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ramniceanu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.03.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290582v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Agapova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Kramerich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.10.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kotrchov&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.584114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Doan Do" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;nager" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawba Korichi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090854" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02798293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12040360" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415118v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06867H" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Ahmed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Euan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lai-Kuen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118488" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325457v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lemdani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesieur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.06.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2019.02.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189525v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leleu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b04708" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Manta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dhotel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01668" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Bahloul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Safta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Lassoued" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.10.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Oujagir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1550342" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01873316v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauvineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-018-1238-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Brun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio C. Tedesco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Taghi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0229-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191947v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldmuth Latorre Ossa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagoutte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.07.015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123148v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumortier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.073" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089186v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.05.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290548v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hien Pham" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290596v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Amara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pramil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Senamaud-Beaufort" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devillers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Macedo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.08.019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290927v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Razzaghi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Amar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Griveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bedioui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.01.033" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dhotel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.04.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHTS28G5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sigward" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kindsiko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-015-1680-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290547v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.09.045" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Kai-Luen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2014.11.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422985v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchinder Sharma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3908" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03291078v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Touati" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Diry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flinois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1566523214666140424152734" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brull&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boyer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Mei Lu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ramos Romano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.01.050" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXMLM8ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721846v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Beherec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.474" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-43KL076V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767886v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Byk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raz Khandadash" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.06.048" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9F9WTG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709732v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolazzi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Chabot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-012-0428-x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709735v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ragelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crauste-Manciet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brossard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2012.02.025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277137v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Touil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.066" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6DN4MKB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720508v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arthuis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Pontikis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G Chabot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Quentin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100154" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WJVKWWL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00564654v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine S. Touil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-010-1505-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827674v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101937h" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640237v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530041v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ty" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupeyre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2010.05.022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K1MCP01-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512540v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leblond" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1417" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CE038F3D97B9F4A9953A8254829879F9F3D2920/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512550v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Largeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc7001924" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-784K0W5D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135905v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dum&#233;zy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061634c" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CBNJ60PC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00162498v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Masne de Chermont Quentin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randrianarivelo Tatiana" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seguin Johanne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cyrille" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193139v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Thoret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cachet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.02.037" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K637PV83-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00081253v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bloquel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pradines" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-6-16" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04061864v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dereure" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kervazo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anikitos Garofalakis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04195670v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01143980v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063797v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Garnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Alsheh Ali" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992369v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2013.6703749" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827715v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Masne de Chermont" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.819316" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828407v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123117v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9092-4_25" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714607v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00836310v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66644" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>