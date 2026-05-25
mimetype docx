--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,10307 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10256 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Johanne Seguin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">johanne-seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5689-7046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169632644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=GU7m6OcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep‐Red‐Absorbing Osmium(II) Complex as a Photosensitizer for Photodynamic Therapy Inducing Immunogenic Cell Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mesdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João P M António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruonan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.8677989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Near-Infrared-Absorbing Osmium(II) Complex as a Photosensitizer for Photodynamic Therapy inducing Immunogenic Cell Death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiyi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mesdom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Izquierdo-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João António</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Saubamea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-6dnl2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency Combined with Intratumoral Immunotherapy: Preclinical Results and Safety in Metastatic Colorectal Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa El Hajjam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Legagneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Diakhaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.315. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics16030315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZGSO:Cr 3+ ,Ni 2+ Persistent Phosphors with Dual Emission in NIR‐I and SWIR Ranges for Bio‐Imaging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Naillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (51), pp.2406507. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202406507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZGSO:Cr 3+ ,Ni 2+ Persistent Phosphors with Dual Emission in NIR‐I and SWIR Ranges for Bio‐Imaging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanyu Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Naillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (51), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202406507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwitterionic Functionalization of Persistent Luminescence Nanoparticles: Physicochemical Characterizations and In Vivo Biodistribution in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (11), pp.1913. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings13111913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three in One: &amp;lt;i&amp;gt;In Vitro&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;In Vivo&amp;lt;/i&amp;gt; Evaluation of Anticancer Activity of a Theranostic Agent that Combines Magnetic Resonance Imaging, Optical Bioimaging, and Photodynamic Therapy Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boumati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Sour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Beitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Bio Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsabm.3c00565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three in One: In Vitro and In Vivo Evaluation of Anticancer Activity of a Theranostic Agent that Combines Magnetic Resonance Imaging, Optical Bioimaging, and Photodynamic Therapy Capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boumati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Sour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Beitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Bio Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (11), pp.4791-4804. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsabm.3c00565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and biological impact of persistent luminescence nanoparticles after injection in mice: a one-year follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bürckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (42), pp.15760-15771. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2NR03546D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-encapsulation of flavonoids with anti–cancer drugs : A challenge ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Renault-Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 623, pp.121942. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2022.121942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing fisetin nanocrystals for enhanced in cellulo anti-angiogenic and anticancer efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panpan Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhu Ky Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Castillo-Henríquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Plansart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.100138. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpx.2022.100138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent luminescence nanoparticles functionalized by polymers bearing phosphonic acid anchors: synthesis, characterization, and in vivo behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bürckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (4), pp.1386-1394. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1NR07114A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo ultrasound modulated optical tomography with a persistent spectral hole burning filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Minh Thai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghadir Kalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Venet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/boe.475449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Liposomes’ and Lipoplexes’ Physicochemical Characteristics on Their Uptake Rate and Mechanisms by the Placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khair Alhareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa El-Khashab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chissey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, This article belongs to the Special Issue Application Progress of Liposomes in Drug Development, 23 (11), pp.6299. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms23116299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of tumor cell anti-adhesion and anti-tumor effect to prevent recurrence after cytoreductive surgery in a mice model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Pimpie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petronille Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Al Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 169, pp.37-43. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2021.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activity and toxicity study of cerium oxide nanoparticles stabilized with innovative functional copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Baldim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Healthcare Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.2100059. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adhm.202100059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Encapsulation of Fisetin and Cisplatin into Liposomes for Glioma Therapy: From Formulation to Cell Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Renault-Mahieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Espeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang Tri Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics13070970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent luminescence nanoparticles functionalized by polymers bearing phosphonic acid anchors: synthesis, characterization, and &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Burckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.1386 - 1394. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nr07114a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coating Persistent Luminescence Nanoparticles With Hydrophilic Polymers for in vivo Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Kotrchová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.584114. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2020.584114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Theranostic Cationic Liposomes Designed for Image-Guided Delivery of Nucleic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hai Doan Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawba Korichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (9), pp.854. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics12090854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Gelling Ophthalmic Drug Delivery System for the Optimization of Diagnostic and Preoperative Mydriasis: In Vitro Drug Release, Cytotoxicity and Mydriasis Pharmacodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.360. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics12040360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel in situ gelling ophthalmic drug delivery system based on gellan gum and hydroxyethylcellulose: Innovative rheological characterization, in vitro and in vivo evidence of a sustained precorneal retention time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 574, pp.118734. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theranostic MRI liposomes for magnetic targeting and ultrasound triggered release of the antivascular CA4P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline J Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ramniceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boumati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 322, pp.137-148. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2020.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermosensitive hydrogels for local delivery of 5-fluorouracil as neoadjuvant or adjuvant therapy in colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Al Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Agapova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Kramerich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157, pp.154-164. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2020.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of ZnGa2O4:Cr3+ luminescent nanoparticles in lysosomal-like medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Alloyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NR06867H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of nanosized hybrid liposome/poloxamer particles to thicken the interior core of liposomes and delay hydrophilic drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shayan Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Gahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlen Euan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Lai-Kuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 567, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.118488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mucoadhesive thermosensitive hydrogel for the intra-tumoral delivery of immunomodulatory agents, in vivo evidence of adhesion by means of non-invasive imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lemdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lesieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Al Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 567, pp.118421. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and therapeutic applications of persistent luminescence nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianhua Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138, pp.193-210. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addr.2018.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europium labeled lactosylated albumin as a model workflow for the development of biotherapeutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Gahoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bessodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, pp.21-30. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nano.2019.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of mouse model in pharmacokinetic studies of poorly water soluble drugs: Application to fenofibrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Safta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.149 - 153. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jddst.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local immunomodulation combined to radiofrequency ablation results in a complete cure of local and distant colorectal carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Lemdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Oujagir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (3), pp.1550342. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2018.1550342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Perfluorinated Triblock Amphiphilic Copolymers for Lipid-Shelled Microbubble Stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Manta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (33), pp.9744-9753. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clickable-Zwitterionic Copolymer Capped-Quantum Dots for in Vivo Fluorescence Tumor Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Trapiella-Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Grimaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (20), pp.17107-17116. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.8b04708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Evaluation of Magnetic Targeting in Mice Colon Tumors with Ultra-Magnetic Liposomes Monitored by MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline J Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ramniceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beauvineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Imaging and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (2), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11307-018-1238-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct imaging of capillaries reveals the mechanism of arteriovenous interlacing in the chick chorioallantoic membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio C. Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoual Taghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (1), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-018-0229-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyanine derivative as a suitable marker for thermosensitive in situ gelling delivery systems: In vitro and in vivo validation of a sustained buccal drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 534 (1-2), pp.128-135. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.09.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cationic microbubbles and antibiotic-free miniplasmid for sustained ultrasound–mediated transgene expression in liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Manta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 262, pp.170 - 181. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF ANTIVASCULAR COMBRETASTATIN A4P EFFICACY BY USING SUPERSONIC SHEAR IMAGING TECHNIQUE OF ECTOPIC COLON CARCINOMA CT26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heldmuth Latorre Ossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Tanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gennisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound Med Biol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (10), pp.2352-2361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Antivascular Combretastatin A4 P Efficacy Using Supersonic Shear Imaging Technique of Ectopic Colon Carcinoma CT26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heldmuth Latorre Ossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Tanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Gennisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (10), pp.2352-2361. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultrasmedbio.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered mesenchymal stem cells as vectors in a suicide gene therapy against preclinical murine models for solid tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikrame Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pramil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Senamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodney Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Controlled Release</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 239, pp.82-91. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconrel.2016.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolism of Flavone-8-acetic Acid in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Hien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Auzeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Regazzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36 (8), pp.3889-3898</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poloxamer bioadhesive hydrogel for buccal drug delivery: Cytotoxicity and trans-epithelial permeability evaluations using TR146 human buccal epithelial cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 495 (2), pp.1028-1037. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.09.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological cell morphology studies by scanning electrochemical microscopy imagery at constant height: Contrast enhancement using biocompatible conductive substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Razzaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bedioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 157, pp.95-100. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological cell morphology studies by scanning electrochemical microscopy imagery at constant height: Contrast enhancement using biocompatible conductive substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Razzaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fethi Bedioui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 157, pp.95-100. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-emulsifying drug delivery system developed by the HLB-RSM approach: Characterization by transmission electron microscopy and pharmacokinetic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Dhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Bahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Lassoued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 487 (1-2), pp.56-63. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2015.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and Evaluation of Multiple Nanoemulsions Containing Gadolinium (III) Chelate as a Potential Magnetic Resonance Imaging (MRI) Contrast Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sigward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Corvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Kindsiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (9), pp.2983-2994. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11095-015-1680-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine tuning of mixed ionic and hydrogen bond interactions for plasmid delivery using lipoplexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Dhotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Kai-Luen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bessodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejpb.2014.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The in vivo activation of persistent nanophosphors for optical imaging of vascularization, tumours and grafted cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maldiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Teston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suchinder Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (4), pp.418-426. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nmat3908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Suicide Gene Therapy Combining the Improvement of Cyclophosphamide Tumor Cytotoxicity and the Development of an Anti-Tumor Immune Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Diry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Gene Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (3), pp.236-246. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1566523214666140424152734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposomal encapsulation of the natural flavonoid fisetin improves bioavailability and antitumor efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen Mei Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Ramos Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 444 (1-2), pp.146-154. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.01.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and functionalization of persistent luminescence nanoparticles with small molecules and evaluation of their targeting ability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maldiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Byk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raz Khandadash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 423 ((1)), pp.102-7. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular density and endothelial cell expression of integrin alpha v beta 3 and E-selectin in murine tumours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Nicolazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tumor Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (5), pp.1709-17. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13277-012-0428-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00709732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a liposomal formulation of the natural flavonoid fisetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Ramos Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Brullé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 423 (1), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.04.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoemulsion formulation of fisetin improves bioavailability and antitumour activity in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Ragelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Crauste-Manciet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 427 (2), pp.452-9. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2012.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00709735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalized single-walled carbon nanotubes containing traces of iron as new negative MRI contrast agents for in vivo imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bich-Thuy Doan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Beherec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bessodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrast Media and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.153-159. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmmi.474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved antiangiogenic and antitumour activity of the combination of the natural flavonoid fisetin and cyclophosphamide in Lewis lung carcinoma-bearing mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (2), pp.445-55. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00280-010-1505-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00564654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure-activity relationships of constrained heterocyclic analogues of combretastatin A4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Arthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Pontikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.1693-1705. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.201100154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Core Diameter, Surface Coating, and PEG Chain Length on the Biodistribution of Persistent Luminescence Nanoparticles in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maldiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bessodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.854-862. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn101937h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-activity relationships of indole compounds derived from combretastatin A4: synthesis and biological screening of 5-phenylpyrrolo[3,4-a]carbazole-1,3-diones as potential antivascular agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dupeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (9), pp.3726-39. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2010.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved antiangiogenic and antitumour activity of the combination of the natural flavonoid fisetin and cyclophosphamide in Lewis lung carcinoma-bearing mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine S. Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Chemotherapy and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68 (2), pp.445-455. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00280-010-1505-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative gene transfer between cationic and thiourea lipoplexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Midoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Gene Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (1), pp.45-54. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jgm.1417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo electrochemical detection of nitric oxide in tumor-bearing mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Griveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dumézy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 79 (3), pp.1030-3. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ac061634c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00135905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipopolythiourea Transfecting Agents: Lysine Thiourea Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Largeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bc7001924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of (3,4,5-trimethoxyphenyl)indol-3-ylmethane derivatives as potential antivascular agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dupeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy G. Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvianne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (13), pp.4410-26. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2006.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00193139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liposome biodistribution by time resolved fluorimetry of lipophilic europium complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Masne de Chermont Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randrianarivelo Tatiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seguin Johanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cyrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Biophysics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (2), pp.155-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00162498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical imaging of luminescence for in vivo quantification of gene electrotransfer in mouse muscle and knee.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bloquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Trollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pradines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.16. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1472-6750-6-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00081253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse non-negative matrix factorization for preclinical bioluminescent imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Dereure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kervazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seguin Johanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anikitos Garofalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cartagena, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factorisation Non-Négative de Matrice pour séparation de sources en Imagerie par Bioluminescence préclinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Dereure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anikitos Garofalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI '22 : XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195670v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal RM and Optic Imaging using ultramagnetic liposomes to monitor a cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline J Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ramniceanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beauvineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RITS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Dourdan, France. p16-17 Section nanomédecine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01143980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grading cancer from liver histology images using inter and intra region spatial relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Alsheh Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hurtut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Portugal. pp.247-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the Spatial Organization in Colorectal Tumors using Second-Order Statistics and Functional ANOVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Alsheh Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Trieste, Italy. pp.257-261, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2013.6703749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicates doped with luminescent ions: useful tools for optical imaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Masne de Chermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bessodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE BiOS: Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, San Jose, France. pp.71890B, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.819316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicates doped with luminescent ions: useful tools for optical imaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Masne de Chermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chanéac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bessodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE BiOS: Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, San Jose, France. pp.71890B, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.819316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbubbles for Nucleic Acid Delivery in Liver Using Mild Sonoporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Manta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology for Nucleic Acid Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.377-387, 2019, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-9092-4_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Luminescence Nanoparticles for Bioimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Maldiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Masne de Chermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wattier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Physics to Signal Understanding Issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de modèles de tumeurs murines et leurs applications en thérapie anti-angiogénique vectorisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biotechnologies. Université Pierre et Marie Curie - Paris VI, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012PAO66644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00836310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10362,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EF9E939"/>
+    <w:nsid w:val="60A6E962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10593,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanne-seguin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5689-7046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169632644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329141v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406507" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389603v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#243;nio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-6dnl2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Hajjam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Legagneux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Diakhaby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16030315" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392740v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dassonville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;cuyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111913" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270796v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boumati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Beitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.3c00565" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297763v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Ky Ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Plansart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Renault-Mahieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khair Alhareth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121942" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balfourier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#252;rckel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03546D" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loubat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07114A" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Kalot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.475449" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111923v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fliedel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Khashab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116299" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452741v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Goujon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baldim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202100059" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vieillard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tri Le" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13070970" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pimpie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.01.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875283v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07114a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290593v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Destruel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zeng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Douat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118734" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059422v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Th&#233;bault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ramniceanu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.03.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290582v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Agapova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Kramerich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.10.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084996v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kotrchov&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.584114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Doan Do" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;nager" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawba Korichi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090854" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02798293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12040360" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415118v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06867H" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Ahmed" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Euan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lai-Kuen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118488" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325457v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lemdani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesieur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.06.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123130v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123126v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2019.02.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189525v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leleu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b04708" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Manta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dhotel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01668" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Bahloul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Safta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Lassoued" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.10.006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Oujagir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1550342" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01873316v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauvineau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-018-1238-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Brun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio C. Tedesco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Taghi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0229-x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191947v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldmuth Latorre Ossa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656574v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagoutte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.07.015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123148v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumortier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.073" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089186v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.05.013" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290548v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hien Pham" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290596v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Amara" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pramil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Senamaud-Beaufort" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devillers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Macedo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.08.019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290927v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Razzaghi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Amar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Griveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bedioui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.01.033" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919432v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dhotel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.04.018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHTS28G5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sigward" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kindsiko" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-015-1680-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290547v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.09.045" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290551v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Kai-Luen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2014.11.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422985v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchinder Sharma" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3908" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03291078v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Touati" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Diry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flinois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1566523214666140424152734" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brull&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boyer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Mei Lu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ramos Romano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.01.050" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXMLM8ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721846v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Beherec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.474" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-43KL076V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767886v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Byk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raz Khandadash" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.06.048" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9F9WTG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709732v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolazzi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Chabot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-012-0428-x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709735v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ragelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crauste-Manciet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brossard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2012.02.025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277137v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Touil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.066" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6DN4MKB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720508v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arthuis" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Pontikis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G Chabot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Quentin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100154" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WJVKWWL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00564654v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine S. Touil" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-010-1505-8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827674v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101937h" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640237v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530041v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ty" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupeyre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2010.05.022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K1MCP01-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512540v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leblond" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1417" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CE038F3D97B9F4A9953A8254829879F9F3D2920/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512550v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Largeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc7001924" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-784K0W5D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135905v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dum&#233;zy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061634c" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CBNJ60PC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00162498v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Masne de Chermont Quentin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randrianarivelo Tatiana" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seguin Johanne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cyrille" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193139v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Thoret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cachet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.02.037" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K637PV83-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00081253v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bloquel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pradines" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-6-16" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04061864v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dereure" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kervazo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anikitos Garofalakis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04195670v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01143980v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063797v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Garnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Alsheh Ali" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992369v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2013.6703749" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827715v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Masne de Chermont" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.819316" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828407v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123117v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9092-4_25" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714607v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00836310v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66644" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanne-seguin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5689-7046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169632644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GU7m6OcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619905v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyi Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Izquierdo-Garc&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P M Ant&#243;nio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruonan Gao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.8677989" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#243;nio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saubamea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-6dnl2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Seguin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Hajjam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Legagneux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Diakhaby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mignet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics16030315" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392740v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanyu Cai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202406507" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05329141v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276890v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dassonville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;cuyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Corvis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Liu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13111913" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boumati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Sour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Beitz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.3c00565" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297763v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Balfourier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delagrange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#252;rckel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03546D" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Renault-Mahieux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khair Alhareth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Paul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.121942" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04090295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Ma" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Ky Ly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Plansart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpx.2022.100138" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528462v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loubat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR07114A" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Minh Thai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Kalot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.475449" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fliedel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El-Khashab" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chissey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116299" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290586v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pimpie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronille Roy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Al Sabbagh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pocard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2021.01.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Goujon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Baldim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202100059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03423934v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Vieillard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Tri Le" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13070970" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burckel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr07114a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084996v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kotrchov&#225;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.584114" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Doan Do" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;nager" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawba Korichi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12090854" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02798293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Destruel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zeng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Douat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics12040360" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rosa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118734" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline J Th&#233;bault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ramniceanu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2020.03.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290582v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Agapova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Kramerich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2020.10.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gazeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR06867H" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayan Ahmed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Gahoual" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Euan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lai-Kuen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118488" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325457v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Lemdani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesieur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.06.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123130v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2018.10.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Salmon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Houz&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Ibrahim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2019.02.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Bahloul" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Safta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Lassoued" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dhotel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2017.10.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123122v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Oujagir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2018.1550342" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Manta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;bault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couture" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01668" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189525v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trapiella-Alfonso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Leleu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grimaldi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b04708" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01873316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beauvineau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-018-1238-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412417v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Brun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio C. Tedesco" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Taghi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-018-0229-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123148v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dumortier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.073" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656574v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagoutte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.07.015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191947v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heldmuth Latorre Ossa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089186v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2017.05.013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290596v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikrame Amara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pramil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Senamaud-Beaufort" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Devillers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Macedo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.08.019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290548v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hien Pham" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auzeil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Regazzetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290547v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Olivier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.09.045" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290927v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Razzaghi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Amar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Griveau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bedioui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.01.033" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03919432v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290584v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dhotel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2015.04.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHTS28G5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290599v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sigward" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Kindsiko" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-015-1680-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03290551v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Kai-Luen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2014.11.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422985v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maldiney" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Teston" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchinder Sharma" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3908" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03291078v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Touati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tran" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Diry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flinois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1566523214666140424152734" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277133v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Brull&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Mei Lu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ramos Romano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.01.050" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXMLM8ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767886v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Byk" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wattier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raz Khandadash" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.06.048" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6N9F9WTG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709732v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolazzi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Chabot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13277-012-0428-x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277137v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Touil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.066" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6DN4MKB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00709735v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Ragelle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Crauste-Manciet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brossard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2012.02.025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721846v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Beherec" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmmi.474" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-43KL076V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00564654v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine S. Touil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00280-010-1505-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720508v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arthuis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Pontikis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G Chabot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Quentin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201100154" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WJVKWWL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827674v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn101937h" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530041v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ty" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupeyre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2010.05.022" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K1MCP01-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640237v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512540v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leblond" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.1417" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CE038F3D97B9F4A9953A8254829879F9F3D2920/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00135905v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dum&#233;zy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac061634c" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CBNJ60PC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512550v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Largeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc7001924" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-784K0W5D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193139v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Thoret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cachet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.02.037" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K637PV83-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00162498v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Masne de Chermont Quentin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randrianarivelo Tatiana" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seguin Johanne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cyrille" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00081253v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bloquel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Trollet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pradines" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-6-16" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04061864v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Dereure" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kervazo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anikitos Garofalakis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04195670v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01143980v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063797v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Garnier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Alsheh Ali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hurtut" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992369v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fisher" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2013.6703749" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827715v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Masne de Chermont" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chan&#233;ac" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.819316" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828407v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123117v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9092-4_25" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714607v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00836310v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012PAO66644" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>