--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -791,252 +791,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mobile Payment Evaluation Based on a Digital Identity Representation</w:t>
+                <w:t xml:space="preserve">Protection de la vie privée basée sur des ontologies dans un système Android</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Alimi</w:t>
+                <w:t xml:space="preserve">Tom Dubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Plateaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Pasquet</w:t>
+                <w:t xml:space="preserve">Christine Porquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APVP 2012 (Atelier Protection de la Vie Privée, 3ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ile de Groix, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006524v1</w:t>
+                <w:t xml:space="preserve">hal-00811858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection de la vie privée basée sur des ontologies dans un système Android</w:t>
+                <w:t xml:space="preserve">A Mobile Payment Evaluation Based on a Digital Identity Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Plateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Dubin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Porquet</w:t>
+                <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APVP 2012 (Atelier Protection de la Vie Privée, 3ème édition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Denver, United States. pp.410-418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2012.6261085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811858v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la sécurité et de la protection de la vie privée des systèmes de gestion d'identités</w:t>
               </w:r>
@@ -1061,51 +1061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Teimoorzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1124,334 +1124,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security and privacy analysis of a physical access control solution</w:t>
+                <w:t xml:space="preserve">Ontology-based privacy protection for smartphone: A firewall implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Pasquet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Chaisantikulwat</w:t>
+                <w:t xml:space="preserve">Idriss Oulmakhzoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Information Theory and Information Security (ICITIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">International Conference on Secure Networking and Applications (ICSNA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, CAEN CEDEX 5, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004330v1</w:t>
+                <w:t xml:space="preserve">hal-00808897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy Protection for Smartphones: An Ontology-Based Firewall</w:t>
+                <w:t xml:space="preserve">Security and privacy analysis of a physical access control solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Porquet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Borsali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harold Leboulanger</w:t>
+                <w:t xml:space="preserve">W. Chaisantikulwat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Workshop on Information Security Theory and Practices (WISTP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Information Theory and Information Security (ICITIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Hangzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801738v1</w:t>
+                <w:t xml:space="preserve">hal-01004330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology-based privacy protection for smartphone: A firewall implementation</w:t>
+                <w:t xml:space="preserve">Privacy Protection for Smartphones: An Ontology-Based Firewall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Idriss Oulmakhzoune</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Leboulanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Secure Networking and Applications (ICSNA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Workshop on Information Security Theory and Practices (WISTP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Heraklion, Crete, Greece. pp.371-380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21040-2_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808897v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A privacy-enhanced m-transactions architecture for awareness and trust</w:t>
               </w:r>
@@ -1554,51 +1554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Wary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Internet Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2962,51 +2962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38F15225"/>
+    <w:nsid w:val="1BB3D28E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3193,51 +3193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanne-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4021-3495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182101991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05318045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chima Ukwuoma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Baba-Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-025-01119-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04931047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir-Baba Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851766" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Pan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Varmedal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Klevger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Hovlandsvag" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andun Josang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alimi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plateaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2012.6261085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Porquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Teimoorzadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaisantikulwat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Borsali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Leboulanger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21040-2_27" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808897v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Oulmakhzoune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paill&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CENTRIC.2010.8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fayolle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pauron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11595014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04779322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsm.2024.04.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pillain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gueriot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843020500021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Poidevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sailhan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316078v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553857v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01007682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanne-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4021-3495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182101991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05318045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chima Ukwuoma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Baba-Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-025-01119-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04931047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir-Baba Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851766" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Pan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Varmedal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Klevger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Hovlandsvag" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andun Josang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dubin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Porquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plateaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2012.6261085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Teimoorzadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Oulmakhzoune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaisantikulwat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Borsali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Leboulanger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21040-2_27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paill&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CENTRIC.2010.8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fayolle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pauron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11595014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04779322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsm.2024.04.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pillain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gueriot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843020500021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Poidevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sailhan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316078v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553857v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01007682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>