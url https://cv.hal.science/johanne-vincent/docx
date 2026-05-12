--- v1 (2026-04-11)
+++ v2 (2026-05-12)
@@ -17,50 +17,56 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Johanne Vincent </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Johanne Vincent - Maitre de conférence à IMT Atlantique dpt Informatique</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -791,252 +797,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection de la vie privée basée sur des ontologies dans un système Android</w:t>
+                <w:t xml:space="preserve">A Mobile Payment Evaluation Based on a Digital Identity Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Dubin</w:t>
+                <w:t xml:space="preserve">Vincent Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Porquet</w:t>
+                <w:t xml:space="preserve">Aude Plateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APVP 2012 (Atelier Protection de la Vie Privée, 3ème édition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Denver, United States. pp.410-418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2012.6261085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811858v1</w:t>
+                <w:t xml:space="preserve">hal-01006524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mobile Payment Evaluation Based on a Digital Identity Representation</w:t>
+                <w:t xml:space="preserve">Protection de la vie privée basée sur des ontologies dans un système Android</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pasquet</w:t>
+                <w:t xml:space="preserve">Tom Dubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Porquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Collaboration Technologies and Systems (CTS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APVP 2012 (Atelier Protection de la Vie Privée, 3ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ile de Groix, France. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006524v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la sécurité et de la protection de la vie privée des systèmes de gestion d'identités</w:t>
               </w:r>
@@ -1061,51 +1067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Teimoorzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rosenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information (SAR SSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1143,51 +1149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontology-based privacy protection for smartphone: A firewall implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idriss Oulmakhzoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1238,51 +1244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security and privacy analysis of a physical access control solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Chaisantikulwat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1333,51 +1339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacy Protection for Smartphones: An Ontology-Based Firewall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Porquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1554,51 +1560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Wary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Internet Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2962,51 +2968,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BB3D28E"/>
+    <w:nsid w:val="5ACB48C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3193,51 +3199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanne-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4021-3495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182101991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05318045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chima Ukwuoma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Baba-Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-025-01119-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04931047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir-Baba Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851766" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Pan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Varmedal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Klevger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Hovlandsvag" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andun Josang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dubin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Porquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006524v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plateaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2012.6261085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Teimoorzadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Oulmakhzoune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaisantikulwat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Borsali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Leboulanger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21040-2_27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paill&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CENTRIC.2010.8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fayolle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pauron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11595014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04779322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsm.2024.04.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pillain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gueriot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843020500021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Poidevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sailhan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316078v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553857v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01007682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johanne-vincent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4021-3495" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182101991" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05318045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chima Ukwuoma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouenou Coatrieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Baba-Ahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-025-01119-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04931047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir-Baba Ahmed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSNet64211.2024.10851766" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Pan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004214v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent Varmedal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Klevger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Hovlandsvag" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andun Josang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alimi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Plateaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gaber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pasquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2012.6261085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Porquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Teimoorzadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosenberger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Oulmakhzoune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaisantikulwat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801738v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Borsali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Leboulanger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21040-2_27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Paill&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CENTRIC.2010.8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Fayolle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pauron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11595014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04779322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsm.2024.04.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Simonin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pillain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gueriot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843020500021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Poidevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sailhan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04316078v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553947v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553857v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01007682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>