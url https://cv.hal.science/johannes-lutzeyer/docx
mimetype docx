--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -962,485 +962,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Graph Neural Networks at Scale: Combining Approximate PageRank and CoreRank</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anastasios Giovanidis</w:t>
+                <w:t xml:space="preserve">New Frontiers in Graph Autoencoders: Joint Community Detection and Link Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salha-Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lutzeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Dasoulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Frontiers in Graph Learning (GLFrontiers) NeurIPS Workshop 2022</w:t>
+              <w:t xml:space="preserve">NeurIPS New Frontiers in Graph Learning Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838863v1</w:t>
+                <w:t xml:space="preserve">hal-04447637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Antibiotic Resistance Classification with Deep Learning Using Protein Sequence and Structure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Graph Neural Networks at Scale: Combining Approximate PageRank and CoreRank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel R. Ramos Vela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes F. Lutzeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasios Giovanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS AI for Science Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Frontiers in Graph Learning (GLFrontiers) NeurIPS Workshop 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447484v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparsifying the Update Step in Graph Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancing Antibiotic Resistance Classification with Deep Learning Using Protein Sequence and Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Qabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ennadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannis Nikolentzos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lutzeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Chatzianastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR Workshop on Geometrical and Topological Representation Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeurIPS AI for Science Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2022.10.06.511103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447629v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Frontiers in Graph Autoencoders: Joint Community Detection and Link Prediction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparsifying the Update Step in Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lutzeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Hennequin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changmin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS New Frontiers in Graph Learning Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">ICLR Workshop on Geometrical and Topological Representation Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04447637v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Parametrised Graph Shift Operators</w:t>
               </w:r>
@@ -1534,51 +1534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Node Feature Kernels Increase Graph Convolutional Network Robustness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changmin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Lutzeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1889,51 +1889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05229900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zein-Eddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ramuz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refr&#233;gier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F Lutzeyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2025.2531229" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salha-Galvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lutzeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dasoulas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vazirgiannis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.06.021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Kormann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Nisar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine S Schaadt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doerr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bendahi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fradin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/984" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Nikolentzos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447535v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Chatzianastasis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i6.25856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abbahaddou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838863v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel R. Ramos Vela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F. Lutzeyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Qabel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ennadir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.10.06.511103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447629v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changmin Wu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447637v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447471v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Seddik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Walden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05229900v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Zein-Eddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ramuz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Refr&#233;gier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F Lutzeyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Aleksandrov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460441.2025.2531229" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salha-Galvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lutzeyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dasoulas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vazirgiannis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2022.06.021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Kormann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Nisar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine S Schaadt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Doerr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296794v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bendahi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fradin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/984" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Nikolentzos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447535v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Chatzianastasis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i6.25856" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abbahaddou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838863v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel R. Ramos Vela" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes F. Lutzeyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasios Giovanidis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Qabel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ennadir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.10.06.511103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447629v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changmin Wu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447522v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447471v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Seddik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Walden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_16" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>