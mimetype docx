--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -196,1259 +196,1259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A root-based N-hydroxypipecolic acid standby circuit to direct immunity and growth of Arabidopsis shoots</w:t>
+                <w:t xml:space="preserve">Immunity gene silencing increases transient protein expression in &amp;lt;i&amp;gt;Nicotiana benthamiana&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ping Xu</w:t>
+                <w:t xml:space="preserve">Isobel L Dodds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Fundneider</w:t>
+                <w:t xml:space="preserve">Emma C Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Lange</w:t>
+                <w:t xml:space="preserve">Mariana Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafał Maksym</w:t>
+                <w:t xml:space="preserve">Pierre Buscaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Stuttmann</w:t>
+                <w:t xml:space="preserve">Yasin Tumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.1658 - 1669. </w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.1768 - 1770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-025-02053-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pbi.70005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05405357v1</w:t>
+                <w:t xml:space="preserve">cea-05405367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunity gene silencing increases transient protein expression in &amp;lt;i&amp;gt;Nicotiana benthamiana&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Membrane contact sites between chloroplasts and the pathogen interface underpin plant focal immune responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isobel L Dodds</w:t>
+                <w:t xml:space="preserve">Enoch Lok Him Yuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma C Watts</w:t>
+                <w:t xml:space="preserve">Zachary Savage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Schuster</w:t>
+                <w:t xml:space="preserve">Vojtěch Pražák</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Buscaill</w:t>
+                <w:t xml:space="preserve">Zhongyuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasin Tumas</w:t>
+                <w:t xml:space="preserve">Vanda Adamkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23, pp.1768 - 1770. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, pp.koaf214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.70005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koaf214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05405367v1</w:t>
+                <w:t xml:space="preserve">cea-05405353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane contact sites between chloroplasts and the pathogen interface underpin plant focal immune responses</w:t>
+                <w:t xml:space="preserve">A root-based N-hydroxypipecolic acid standby circuit to direct immunity and growth of Arabidopsis shoots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enoch Lok Him Yuen</w:t>
+                <w:t xml:space="preserve">Ping Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Savage</w:t>
+                <w:t xml:space="preserve">Sophia Fundneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtěch Pražák</w:t>
+                <w:t xml:space="preserve">Birgit Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhongyuan Liu</w:t>
+                <w:t xml:space="preserve">Rafał Maksym</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanda Adamkova</w:t>
+                <w:t xml:space="preserve">Johannes Stuttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37, pp.koaf214. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.1658 - 1669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koaf214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-025-02053-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05405353v1</w:t>
+                <w:t xml:space="preserve">cea-05405357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis PHYTOALEXIN DEFICIENT 4 promotes the maturation and nuclear accumulation of immune-related cysteine protease RD19</w:t>
+                <w:t xml:space="preserve">Receptor-like cytoplasmic kinases of different subfamilies differentially regulate SOBIR1/BAK1-mediated immune responses in Nicotiana benthamiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanhong Zeng</w:t>
+                <w:t xml:space="preserve">Wen Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zichao Zheng</w:t>
+                <w:t xml:space="preserve">Ciska Braam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuliana Hessler</w:t>
+                <w:t xml:space="preserve">Carola Kretschmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ke Zou</w:t>
+                <w:t xml:space="preserve">Sergio Landeo Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junchen Leng</w:t>
+                <w:t xml:space="preserve">Huan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 75 (5), pp.1530-1546. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.4339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-48313-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850041v1</w:t>
+                <w:t xml:space="preserve">hal-04681417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor-like cytoplasmic kinases of different subfamilies differentially regulate SOBIR1/BAK1-mediated immune responses in Nicotiana benthamiana</w:t>
+                <w:t xml:space="preserve">Arabidopsis PHYTOALEXIN DEFICIENT 4 promotes the maturation and nuclear accumulation of immune-related cysteine protease RD19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Huang</w:t>
+                <w:t xml:space="preserve">Yanhong Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciska Braam</w:t>
+                <w:t xml:space="preserve">Zichao Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola Kretschmer</w:t>
+                <w:t xml:space="preserve">Giuliana Hessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Landeo Villanueva</w:t>
+                <w:t xml:space="preserve">Ke Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huan Liu</w:t>
+                <w:t xml:space="preserve">Junchen Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.4339. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (5), pp.1530-1546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-48313-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681417v1</w:t>
+                <w:t xml:space="preserve">hal-04850041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted gene deletion with Sp Cas9 and multiple guide RNAs in Arabidopsis thaliana : four are better than two</w:t>
+                <w:t xml:space="preserve">Effector XopQ-induced stromule formation in Nicotiana benthamiana depends on ETI signaling components ADR1 and NRG1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Ordon</w:t>
+                <w:t xml:space="preserve">Jennifer Prautsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Kiel</w:t>
+                <w:t xml:space="preserve">Jessica Lee Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Becker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carola Kretschmer</w:t>
+                <w:t xml:space="preserve">Sedef Özyürek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Schulze-Lefert</w:t>
+                <w:t xml:space="preserve">Rahel Gormanns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.01.10.523375⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191 (1), pp.161-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943650v1</w:t>
+                <w:t xml:space="preserve">hal-04850057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effector XopQ-induced stromule formation in Nicotiana benthamiana depends on ETI signaling components ADR1 and NRG1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeted gene deletion with Sp Cas9 and multiple guide RNAs in Arabidopsis thaliana : four are better than two</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Lee Erickson</w:t>
+                <w:t xml:space="preserve">Jana Ordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedef Özyürek</w:t>
+                <w:t xml:space="preserve">Niklas Kiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahel Gormanns</w:t>
+                <w:t xml:space="preserve">Dieter Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Kretschmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Franke</w:t>
+                <w:t xml:space="preserve">Paul Schulze-Lefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 191 (1), pp.161-176. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2023.01.10.523375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850057v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting the dots between cell surface-and intracellular-triggered immune pathways in plants</w:t>
+                <w:t xml:space="preserve">EDS1 complexes are not required for PRR responses and execute TNL‐ETI from the nucleus in Nicotiana benthamiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Bernoux</w:t>
+                <w:t xml:space="preserve">Josua Zönnchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Zetzsche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johannes Gantner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Eschen‐lippold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2022.102276⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236 (6), pp.2249-2264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812182v1</w:t>
+                <w:t xml:space="preserve">hal-04850134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDS1 complexes are not required for PRR responses and execute TNL‐ETI from the nucleus in Nicotiana benthamiana</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connecting the dots between cell surface-and intracellular-triggered immune pathways in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Barthel</w:t>
+                <w:t xml:space="preserve">Maud Bernoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennart Eschen‐lippold</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holger Zetzsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Stuttmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 236 (6), pp.2249-2264. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69, pp.102276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2022.102276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850134v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling cause and consequence: genetic dissection of the &amp;lt;i&amp;gt;DANGEROUS MIX2&amp;lt;/i&amp;gt; risk locus, and activation of the DM2h NLR in autoimmunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Ordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lee Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filiz Ferik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1512,90 +1512,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly efficient multiplex editing: one-shot generation of 8× Nicotiana benthamiana and 12× Arabidopsis mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Stuttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Ordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica L Erickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1659,51 +1659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of plant antiviral defense genes via host RNA-silencing mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Leonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Stuttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitantonio Pantaleo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1878,377 +1878,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Cas9 expression systems for highly efficient Arabidopsis genome editing facilitate isolation of complex alleles in a single generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Ordon</w:t>
+                <w:t xml:space="preserve">A Coevolved EDS1-SAG101-NRG1 Module Mediates Cell Death Signaling by TIR-Domain Immune Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Lapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Bressan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carola Kretschmer</w:t>
+                <w:t xml:space="preserve">Viera Kovacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Dall’osto</w:t>
+                <w:t xml:space="preserve">Xinhua Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvestre Marillonnet</w:t>
+                <w:t xml:space="preserve">Joram A Dongus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10142-019-00665-4⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (10), pp.2430 - 2455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.19.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850160v1</w:t>
+                <w:t xml:space="preserve">hal-04850164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coevolved EDS1-SAG101-NRG1 Module Mediates Cell Death Signaling by TIR-Domain Immune Receptors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viera Kovacova</w:t>
+                <w:t xml:space="preserve">Optimized Cas9 expression systems for highly efficient Arabidopsis genome editing facilitate isolation of complex alleles in a single generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Ordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinhua Sun</w:t>
+                <w:t xml:space="preserve">Mauro Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Kretschmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joram A Dongus</w:t>
+                <w:t xml:space="preserve">Luca Dall’osto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepak Bhandari</w:t>
+                <w:t xml:space="preserve">Sylvestre Marillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (10), pp.2430 - 2455. </w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.151-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.19.00118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10142-019-00665-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850164v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EDS1-SAG101 Complex is Essential for TNL-mediated Immunity in Nicotiana benthamiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Gantner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Ordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Kretschmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Stuttmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2282,90 +2282,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral infrastructure vectors and an extended set of plant parts for the Modular Cloning system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Gantner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Ordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theresa Ilse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Kretschmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramona Gruetzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2429,51 +2429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Basis for Signaling by Exclusive EDS1 Heteromeric Complexes with SAG101 or PAD4 in Plant Innate Immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Stuttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Rietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2550,51 +2550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation of arabidopsis aminon acide metabolism causes incompatibility with the adapted biotrophic phatogen hyaloperonospora arabidopsidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Stuttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Michael Hubberten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2678,256 +2678,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel aspects of COP9 signalosome functions revealed through analysis of hypomorphic csn mutants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">COP9 signalosome- and 26S proteasome-dependent regulation of SCFTIR1 accumulation in Arabidopsis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Stuttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Esther Lechner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jane E Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 284 (12), pp.7920-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M809069200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656883v1</w:t>
+                <w:t xml:space="preserve">hal-02660511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COP9 signalosome- and 26S proteasome-dependent regulation of SCFTIR1 accumulation in Arabidopsis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Novel aspects of COP9 signalosome functions revealed through analysis of hypomorphic csn mutants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Stuttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane E Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Noel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (9), pp.896-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660511v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2984,64 +2984,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Caferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Stuttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Dall’osto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3153,51 +3153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2246680A"/>
+    <w:nsid w:val="BC33B05F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3384,51 +3384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johannes-stuttmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6207-094X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139593454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05405357v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Xu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Fundneider" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Lange" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Maksym" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stuttmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02053-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05405367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel L Dodds" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C Watts" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Schuster" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buscaill" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Tumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05405353v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Lok Him Yuen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Savage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Pra&#382;&#225;k" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyuan Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Adamkova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf214" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Zeng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichao Zheng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Hessler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchen Leng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Huang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciska Braam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kretschmer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Landeo Villanueva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Liu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48313-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943650v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ordon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Kiel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Becker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schulze-Lefert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.01.10.523375" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850057v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Prautsch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Erickson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedef &#214;zy&#252;rek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Gormanns" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Franke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac481" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Zetzsche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2022.102276" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850134v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Z&#246;nnchen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gantner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lapin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Barthel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Eschen&#8208;lippold" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18511" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Ferik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Balcke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Erickson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Leonetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitantonio Pantaleo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-021-01664-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Gr&#252;tzner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Horn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mortensen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin J Cram" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2020.100135" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bressan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dall&#8217;osto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Marillonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-019-00665-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850164v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Kovacova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Sun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram A Dongus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Bhandari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00118" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176959v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850202v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Ilse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Gruetzner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197185" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Rietz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guerois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brunstein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.11.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Hubberten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagreet Kaur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muskett" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.087684" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656883v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Parker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660511v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809069200" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Guardini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gomez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Caferri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johannes-stuttmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6207-094X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139593454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05405367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel L Dodds" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C Watts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Schuster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buscaill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Tumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05405353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Lok Him Yuen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Savage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Pra&#382;&#225;k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyuan Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Adamkova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf214" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05405357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Fundneider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Lange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Maksym" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stuttmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02053-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciska Braam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kretschmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Landeo Villanueva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48313-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Zeng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichao Zheng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Hessler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchen Leng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad454" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Prautsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Erickson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedef &#214;zy&#252;rek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Gormanns" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Franke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac481" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ordon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Kiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Becker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schulze-Lefert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.01.10.523375" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Z&#246;nnchen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gantner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lapin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Barthel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Eschen&#8208;lippold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18511" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Zetzsche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2022.102276" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Ferik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Balcke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Erickson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Leonetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitantonio Pantaleo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-021-01664-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Gr&#252;tzner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Horn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mortensen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin J Cram" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2020.100135" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Kovacova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Sun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram A Dongus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Bhandari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00118" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bressan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dall&#8217;osto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Marillonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-019-00665-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176959v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850202v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Ilse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Gruetzner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197185" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Rietz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guerois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brunstein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.11.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Hubberten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagreet Kaur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muskett" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.087684" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Parker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809069200" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Guardini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gomez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Caferri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>