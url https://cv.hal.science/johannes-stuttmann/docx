--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1506,265 +1506,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient multiplex editing: one-shot generation of 8× Nicotiana benthamiana and 12× Arabidopsis mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of plant antiviral defense genes via host RNA-silencing mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Leonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Stuttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitantonio Pantaleo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.15228⟩</w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12985-021-01664-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850146v1</w:t>
+                <w:t xml:space="preserve">hal-04850137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of plant antiviral defense genes via host RNA-silencing mechanisms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly efficient multiplex editing: one-shot generation of 8× Nicotiana benthamiana and 12× Arabidopsis mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Stuttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Ordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitantonio Pantaleo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jessica L Erickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.194. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (1), pp.6 - 7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12985-021-01664-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.15228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850137v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-efficiency genome editing in plants mediated by a Cas9 gene containing multiple introns</w:t>
               </w:r>
@@ -1878,295 +1878,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Coevolved EDS1-SAG101-NRG1 Module Mediates Cell Death Signaling by TIR-Domain Immune Receptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Lapin</w:t>
+                <w:t xml:space="preserve">Optimized Cas9 expression systems for highly efficient Arabidopsis genome editing facilitate isolation of complex alleles in a single generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Ordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viera Kovacova</w:t>
+                <w:t xml:space="preserve">Mauro Bressan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Kretschmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinhua Sun</w:t>
+                <w:t xml:space="preserve">Luca Dall’osto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joram A Dongus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deepak Bhandari</w:t>
+                <w:t xml:space="preserve">Sylvestre Marillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.19.00118⟩</w:t>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-019-00665-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850164v1</w:t>
+                <w:t xml:space="preserve">hal-04850160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Cas9 expression systems for highly efficient Arabidopsis genome editing facilitate isolation of complex alleles in a single generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Ordon</w:t>
+                <w:t xml:space="preserve">A Coevolved EDS1-SAG101-NRG1 Module Mediates Cell Death Signaling by TIR-Domain Immune Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viera Kovacova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Bressan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carola Kretschmer</w:t>
+                <w:t xml:space="preserve">Xinhua Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Dall’osto</w:t>
+                <w:t xml:space="preserve">Joram A Dongus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvestre Marillonnet</w:t>
+                <w:t xml:space="preserve">Deepak Bhandari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.151-162. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (10), pp.2430 - 2455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10142-019-00665-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.19.00118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850160v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An EDS1-SAG101 Complex is Essential for TNL-mediated Immunity in Nicotiana benthamiana</w:t>
               </w:r>
@@ -2997,51 +2997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Caferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Stuttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Dall’osto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3153,51 +3153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC33B05F"/>
+    <w:nsid w:val="B8C98ED0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3384,51 +3384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johannes-stuttmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6207-094X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139593454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05405367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel L Dodds" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C Watts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Schuster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buscaill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Tumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05405353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Lok Him Yuen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Savage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Pra&#382;&#225;k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyuan Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Adamkova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf214" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05405357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Fundneider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Lange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Maksym" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stuttmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02053-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciska Braam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kretschmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Landeo Villanueva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48313-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Zeng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichao Zheng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Hessler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchen Leng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad454" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Prautsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Erickson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedef &#214;zy&#252;rek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Gormanns" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Franke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac481" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ordon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Kiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Becker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schulze-Lefert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.01.10.523375" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Z&#246;nnchen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gantner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lapin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Barthel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Eschen&#8208;lippold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18511" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Zetzsche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2022.102276" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Ferik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Balcke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Erickson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15228" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850137v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Leonetti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitantonio Pantaleo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-021-01664-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Gr&#252;tzner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Horn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mortensen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin J Cram" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2020.100135" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Kovacova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Sun" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram A Dongus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Bhandari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00118" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bressan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dall&#8217;osto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Marillonnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-019-00665-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176959v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850202v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Ilse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Gruetzner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197185" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Rietz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guerois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brunstein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.11.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Hubberten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagreet Kaur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muskett" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.087684" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Parker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809069200" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Guardini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gomez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Caferri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/johannes-stuttmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6207-094X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139593454" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05405367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel L Dodds" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C Watts" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Schuster" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Buscaill" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Tumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05405353v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Lok Him Yuen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Savage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Pra&#382;&#225;k" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongyuan Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Adamkova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf214" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05405357v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Fundneider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Lange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Maksym" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Stuttmann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-025-02053-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Huang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciska Braam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kretschmer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Landeo Villanueva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-48313-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhong Zeng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichao Zheng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Hessler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Zou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junchen Leng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad454" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Prautsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lee Erickson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedef &#214;zy&#252;rek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Gormanns" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Franke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac481" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Ordon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Kiel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Becker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schulze-Lefert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.01.10.523375" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josua Z&#246;nnchen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Gantner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Lapin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Barthel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Eschen&#8208;lippold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18511" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812182v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Bernoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Zetzsche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2022.102276" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filiz Ferik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Balcke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15215" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850137v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Leonetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitantonio Pantaleo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-021-01664-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Erickson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15228" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850154v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Gr&#252;tzner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Horn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mortensen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin J Cram" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2020.100135" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850160v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bressan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Dall&#8217;osto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Marillonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-019-00665-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850164v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viera Kovacova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinhua Sun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joram A Dongus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Bhandari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00118" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176959v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gu&#233;rois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850202v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Ilse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Gruetzner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197185" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wagner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Rietz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guerois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Brunstein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2013.11.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721892v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Michael Hubberten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagreet Kaur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Muskett" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.087684" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660511v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Parker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M809069200" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Noel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850139v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeno Guardini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Gomez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Caferri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>